--- v1 (2026-03-30)
+++ v2 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7668bba4aae05aab3c2cbdab2adbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca882c769e6b3026deb0f94a4beb635.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854e5ef68ee117522429ed40fb990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c418baec5c414cec9bbf1bf8b4aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7668bba4aae05aab3c2cbdab2adbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324756968c2aaf740548041cf4adb858.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854e5ef68ee117522429ed40fb990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60291221aa213d568e739c5a7ff20e06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7668bba4aae05aab3c2cbdab2adbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31d4445d5582b347b4688e2c70ccfc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854e5ef68ee117522429ed40fb990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee8a5f32c113c3562a9c6a0bd30ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7668bba4aae05aab3c2cbdab2adbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a8e00c63a4563e57258a8b3dde133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854e5ef68ee117522429ed40fb990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c735b2685a57914d46a515c7aa610.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7668bba4aae05aab3c2cbdab2adbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99164c463761aa75da319c7df25064d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854e5ef68ee117522429ed40fb990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb27d8b3573dec6f9bb8add4e625bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7668bba4aae05aab3c2cbdab2adbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ccc25b95f098c128d5e6af258f87b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854e5ef68ee117522429ed40fb990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56321a08ce8498ffc22ef42dbfab6568.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7668bba4aae05aab3c2cbdab2adbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f174dc5b76809fd8ca9cc6de61fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854e5ef68ee117522429ed40fb990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40862faba30e2e758160032e1f33302c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7668bba4aae05aab3c2cbdab2adbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95827ed9b6806159a4094dce11b01d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854e5ef68ee117522429ed40fb990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce317819f7ff775abf8a579efd08ac70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>