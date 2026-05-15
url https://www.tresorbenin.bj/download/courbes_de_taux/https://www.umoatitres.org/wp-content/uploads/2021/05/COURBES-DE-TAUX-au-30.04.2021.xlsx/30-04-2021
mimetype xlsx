--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27369b28b472a471f222e55c1187.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b059b9666e3f599498837a603fec56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b1b39824b628ca53142722ac0e33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27369b28b472a471f222e55c1187.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403708ae387639d64a2f99faa636ab1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435be40bd373ab5e458735667b21c3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27369b28b472a471f222e55c1187.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b6de63bb990f5a3f6bc07d9f6704f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8205bc042653475b594ee50dae90d52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27369b28b472a471f222e55c1187.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13525e49b786d5bd40ff79500f41a6a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cbde5c9d63e31185bafc7f87787cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27369b28b472a471f222e55c1187.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372656c11c79d6c088b6dcfd480719.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9520659aad6a2c008523d990c8020.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27369b28b472a471f222e55c1187.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1889c0452d5fb728696bfcdad940b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6fb9766a275f16d2e83c012266240.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27369b28b472a471f222e55c1187.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb2acdfbc67b46b1807e068b38b14a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2ab4b92c767ba7b84b6e4765e26c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d27369b28b472a471f222e55c1187.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe37393ab0523b84c5e097ce865770.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e32ef10f2bc57644da957648ae6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>