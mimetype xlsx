--- v3 (2026-05-15)
+++ v4 (2026-06-30)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b1b39824b628ca53142722ac0e33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996121104dbc57d0376f2367feaaae4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435be40bd373ab5e458735667b21c3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd92959ef9100e7debd3807a9ec513.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8205bc042653475b594ee50dae90d52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2029ba90756dd82516bc4d8cb1a7d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cbde5c9d63e31185bafc7f87787cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683ddff0e99a5b41f65bfbab620a01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9520659aad6a2c008523d990c8020.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c5bc9354a4738f6004fe097e289e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6fb9766a275f16d2e83c012266240.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401852913b76ff7908b9532d8c43f9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2ab4b92c767ba7b84b6e4765e26c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645ea3ca82cdf1de8e76abdbca6163.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60cf06af4cdd09b819e309adf90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e32ef10f2bc57644da957648ae6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcbee3dbde19b01f35b959a21bd202.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>