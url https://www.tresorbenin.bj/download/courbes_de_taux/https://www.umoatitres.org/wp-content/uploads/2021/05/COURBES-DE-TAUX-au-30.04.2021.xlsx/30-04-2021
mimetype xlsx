--- v4 (2026-06-30)
+++ v5 (2026-09-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996121104dbc57d0376f2367feaaae4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675fe5ec8b9a3afcc335a245161071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336c1027e946c6ef45ab1c891088895.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd92959ef9100e7debd3807a9ec513.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675fe5ec8b9a3afcc335a245161071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76532f61b3ef2401d2411f494652d0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2029ba90756dd82516bc4d8cb1a7d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675fe5ec8b9a3afcc335a245161071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625048410788df41cccafa863caf7d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683ddff0e99a5b41f65bfbab620a01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675fe5ec8b9a3afcc335a245161071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e972f61226bd9f35a5a4d2beb947.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c5bc9354a4738f6004fe097e289e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675fe5ec8b9a3afcc335a245161071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca4cf5fd343260ddc4dd376ebb4414.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401852913b76ff7908b9532d8c43f9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675fe5ec8b9a3afcc335a245161071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda22643f01fc44ef1facb58470173f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645ea3ca82cdf1de8e76abdbca6163.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675fe5ec8b9a3afcc335a245161071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1614f5afb5283da4a354bf4a36e2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd45867e7b36902f3b7a1423d57c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcbee3dbde19b01f35b959a21bd202.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675fe5ec8b9a3afcc335a245161071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858a00a505f1c943c897099039c153.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>