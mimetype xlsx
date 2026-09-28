--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be498950416b64612faaef2f4aa74c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abf56d205b9c192b8c1b45c9db5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2c55a68d7a3912d5f3b9f8141ab0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa21889a148056f69053c5667055981.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abf56d205b9c192b8c1b45c9db5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4c2d698129076fff7aa4753272799.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb34e48eb9ad34a70507e04fc430da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abf56d205b9c192b8c1b45c9db5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46a6c71ed63e2478ed90b5342af3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab17ab2430931557a1f1cbbdd31937f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abf56d205b9c192b8c1b45c9db5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dad592dd3b1633d016b9b0a049be2d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b729d7a1d1c67400ec501c87d9f0e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abf56d205b9c192b8c1b45c9db5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d82a6fad5e40f84c27658984053551.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88153de1e2b78f9b34f480490062fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abf56d205b9c192b8c1b45c9db5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638aded081ce714c27f79b59383e03c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24bdcf5ae6ebb04d19ca2b15f3da84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abf56d205b9c192b8c1b45c9db5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cb023fcf97e23a7fc505ff614e4d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956439ad9d9384dfa19b9195e3ab2474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abf56d205b9c192b8c1b45c9db5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71c288a92fc60111c4585d2fb0fef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>