--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad13e22449b4765d2ea1845ea1ce6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53ce675e6fbc7cf9f198b137a56fa3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ea384208a1c89f453bc29203ad93e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad13e22449b4765d2ea1845ea1ce6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079add4037ee1f088bec38a4ba2d10cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96034c54d1b6a6bda6bd2561540522.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad13e22449b4765d2ea1845ea1ce6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0e22881af1b4a59481b4b4b38b874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf02745d8d04e1a40f92b06b7699d6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad13e22449b4765d2ea1845ea1ce6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696b4c825eadda839bde549f15d37d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc57f8d8e202ab897bf7a51fbc5fa6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad13e22449b4765d2ea1845ea1ce6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa040397dd7d65cff0037bd5e3e42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcfd56fe497e65671685dd44ccfafc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad13e22449b4765d2ea1845ea1ce6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae943f54e8b14abe9483f5ce83c45cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ef64902d0a308cdb04897a13b5560.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad13e22449b4765d2ea1845ea1ce6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae11c2a4229aed2ca11726b2fd7b641.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4485784610e8c2f72c94443aeca65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad13e22449b4765d2ea1845ea1ce6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331b570977e2b0d7d8e2baacb68cb3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad517513c756c258d60a626db9d086c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>