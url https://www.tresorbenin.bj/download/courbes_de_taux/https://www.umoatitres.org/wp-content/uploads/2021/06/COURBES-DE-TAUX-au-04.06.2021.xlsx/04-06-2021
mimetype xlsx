--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ea384208a1c89f453bc29203ad93e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0a0061669c979693fff4f88a0f9d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96034c54d1b6a6bda6bd2561540522.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2783c141e9789b8f82e31f114bbec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf02745d8d04e1a40f92b06b7699d6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e151a7851e47ec0fb131a6b32a7c42b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc57f8d8e202ab897bf7a51fbc5fa6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4099423a41c1322bfe906845063bd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcfd56fe497e65671685dd44ccfafc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a549130e5f4a22ec55417ffc8760.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ef64902d0a308cdb04897a13b5560.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1019a7ffed63666a4a9a86aa78916.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4485784610e8c2f72c94443aeca65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4985046b942609297cc414de486f11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee73655d6a65eb520b94ad9a605a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad517513c756c258d60a626db9d086c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcefd752e71ade82890ce0bb2a4f3ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>