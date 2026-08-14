--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0a0061669c979693fff4f88a0f9d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be498950416b64612faaef2f4aa74c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2783c141e9789b8f82e31f114bbec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa21889a148056f69053c5667055981.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e151a7851e47ec0fb131a6b32a7c42b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb34e48eb9ad34a70507e04fc430da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4099423a41c1322bfe906845063bd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab17ab2430931557a1f1cbbdd31937f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a549130e5f4a22ec55417ffc8760.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b729d7a1d1c67400ec501c87d9f0e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1019a7ffed63666a4a9a86aa78916.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88153de1e2b78f9b34f480490062fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4985046b942609297cc414de486f11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24bdcf5ae6ebb04d19ca2b15f3da84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e1af202e9a0896f64b788bbde62e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcefd752e71ade82890ce0bb2a4f3ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9931a82b61554c681e4b6e5e8629e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956439ad9d9384dfa19b9195e3ab2474.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>