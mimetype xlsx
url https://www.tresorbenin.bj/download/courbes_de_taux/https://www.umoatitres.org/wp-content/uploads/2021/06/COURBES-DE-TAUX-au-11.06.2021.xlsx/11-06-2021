--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bd8474f1944c8737a26f9ccf2d8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4918c18a0d6d3d09ebc805f1e2a25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6c7da73ccce67c4fe0e21e418e0e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bd8474f1944c8737a26f9ccf2d8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e9183400837bac04c12427fab1cfb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe5710cbd4be3b2bbbcfa8332fe26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bd8474f1944c8737a26f9ccf2d8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5f704f2565b9525c3df1e1f8b41d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a19811403bb64ece73f701d2fa7df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bd8474f1944c8737a26f9ccf2d8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51197d4d72ca1bd910d379109796118c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6651f397ef41cffc3a914c05f75d4c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bd8474f1944c8737a26f9ccf2d8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c81a0b39b7ab0e7efd0278072423.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a1b219fcabaa4fd10246d83298d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bd8474f1944c8737a26f9ccf2d8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf8a1b4bde9a42fc5d72d4e5665b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49c48bcb9822dc2e23e39db12274da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bd8474f1944c8737a26f9ccf2d8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3549715bbc01e534ba5aac048ba4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1bb93afa98f56a46d8e12845cadbc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bd8474f1944c8737a26f9ccf2d8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd275e6b84442720bb9185b0bd75bdd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473f3f1bc47a4c7946a8effc9c7820c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>