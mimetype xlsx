--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6c7da73ccce67c4fe0e21e418e0e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5445c1b85a09f810b814f119552e7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe5710cbd4be3b2bbbcfa8332fe26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92955876c71cf2bb983dfe1c4c64fa9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a19811403bb64ece73f701d2fa7df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee3e2949e927b469c0099f73e5914.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6651f397ef41cffc3a914c05f75d4c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ff112cbfb47a479e12dede986b766.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a1b219fcabaa4fd10246d83298d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc841735443a2aad31bc539a693fa4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49c48bcb9822dc2e23e39db12274da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd36648d4d8239e294a47d6044f06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1bb93afa98f56a46d8e12845cadbc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55fff5a8cabafb7ad8bd6c2482ae1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308871576da79b22bc3ae5b8837fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473f3f1bc47a4c7946a8effc9c7820c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4baca426db15f06018559666e1ac50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>