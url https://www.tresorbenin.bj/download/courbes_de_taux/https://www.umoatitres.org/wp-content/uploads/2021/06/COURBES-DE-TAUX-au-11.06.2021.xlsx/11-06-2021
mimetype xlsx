--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5445c1b85a09f810b814f119552e7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1358c5d6d3310f50c187245c93d3dc5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92955876c71cf2bb983dfe1c4c64fa9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fc98ed2196e46a08640a6dc5418c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee3e2949e927b469c0099f73e5914.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f1c742510ab626a116267830ef19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ff112cbfb47a479e12dede986b766.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3536bb7861824770b4596545e1c562e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc841735443a2aad31bc539a693fa4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0a32a6f7d8a4703d95039b25bbf1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd36648d4d8239e294a47d6044f06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a12f6183e7af913eea45f7c86d9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55fff5a8cabafb7ad8bd6c2482ae1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b760999f89c4e88b216b6dfdc9f7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adfe15cfafe01e0cdc6b574dfbfd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4baca426db15f06018559666e1ac50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685901f129f0c02de4a57e69c496aae7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>