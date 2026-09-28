--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1358c5d6d3310f50c187245c93d3dc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73dd16284d892ee96757fbc8cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca98494d15c0d20e437d3bcc72c79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fc98ed2196e46a08640a6dc5418c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73dd16284d892ee96757fbc8cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8449eae9abe7c34309ef14933247820.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f1c742510ab626a116267830ef19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73dd16284d892ee96757fbc8cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36372627ae84a91b33b052a281e0bab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3536bb7861824770b4596545e1c562e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73dd16284d892ee96757fbc8cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd155c5583525aaeea24cc1884e31b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0a32a6f7d8a4703d95039b25bbf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73dd16284d892ee96757fbc8cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633b008e0254e7008452dc1e0f74a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a12f6183e7af913eea45f7c86d9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73dd16284d892ee96757fbc8cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74e08fdc9f9189e636dd7fd300c69b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b760999f89c4e88b216b6dfdc9f7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73dd16284d892ee96757fbc8cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e40d75ddc4b99e6ff350cb314ca9f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdb8472bad72ed6aebf1495336a9c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685901f129f0c02de4a57e69c496aae7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73dd16284d892ee96757fbc8cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544733e9cea8a54fd8669a1a9b09db7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>