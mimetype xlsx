--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6aed58763c8afa072526a3283a07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc98f46101c9e1cb91867e4ca96394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523593c0c7a8ee98f1e8d9137e41b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f08752d06ad139bc1fd836582421c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6aed58763c8afa072526a3283a07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9632314b2a2ddf8612829edba6e693.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523593c0c7a8ee98f1e8d9137e41b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f618735d71eda0856beb1dbe22d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6aed58763c8afa072526a3283a07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3d7bc02bed29dd8d83a05ccb3192.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523593c0c7a8ee98f1e8d9137e41b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eccb8b2e2c007ab3f21ea7a047611.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6aed58763c8afa072526a3283a07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184d2bf7c3b5a8190910489521e4f91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523593c0c7a8ee98f1e8d9137e41b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da327697707040b77e0f96f0984c168.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6aed58763c8afa072526a3283a07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b250c0a98eb11b003be4c52ddb9fde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523593c0c7a8ee98f1e8d9137e41b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d40f3be6ae76b6923c7804aa6f35d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6aed58763c8afa072526a3283a07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d397e96b6688810a2612fb0cbca8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523593c0c7a8ee98f1e8d9137e41b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b330c577ea6663530d8b3127a71604a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6aed58763c8afa072526a3283a07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda18c4f65b087747d8152a46d52f02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523593c0c7a8ee98f1e8d9137e41b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14872905c94603d922133996dfb7f109.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6aed58763c8afa072526a3283a07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c85e00336323293d03e356a6a887f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523593c0c7a8ee98f1e8d9137e41b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e5de049cf3f11efd9959d9d13005d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>