--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42a6ebda7bb122292957b841f43cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6447d7157b4930eeff0e33f3a80b031.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a543edb239a3cad343d17b09fc6b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42a6ebda7bb122292957b841f43cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907c555554cea4200504e6ea2017b56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a3f77776ec07129f09889b725aa4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42a6ebda7bb122292957b841f43cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feebf13e2afecd5a11d350313ddddf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b3dd51b83458c8e530376296fe1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42a6ebda7bb122292957b841f43cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc575b42166065f22c643294feff2351.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743895146d5908b96264c85dc45038.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42a6ebda7bb122292957b841f43cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8976454694b947c5d5137c25da089.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e273227fbf2e506bf3c7ab2d4936a48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42a6ebda7bb122292957b841f43cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19919a53b060b2d0a827859bec784b34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5d36002fa842ed6f3b8d8a66988a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42a6ebda7bb122292957b841f43cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188989d0883e0458a27dd1c6dcec1661.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f05abdcb31e445b455335a5d9504.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42a6ebda7bb122292957b841f43cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6b5ef7ee87ffc9ef08ad3dc7d3136.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1a346570921a6de144b7a1a925d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>