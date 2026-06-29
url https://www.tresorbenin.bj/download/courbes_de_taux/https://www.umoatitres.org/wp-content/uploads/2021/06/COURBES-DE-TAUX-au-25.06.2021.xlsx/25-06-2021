--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a543edb239a3cad343d17b09fc6b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ced1b2a440894ae279dad40f62156.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a3f77776ec07129f09889b725aa4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570406495021aa66ab806d5c97545a8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b3dd51b83458c8e530376296fe1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b977205e2b8b39d319114508834f84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743895146d5908b96264c85dc45038.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7116ff115a1f241ee5d03251fd622.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e273227fbf2e506bf3c7ab2d4936a48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d940e9787cd98a43ad9f97029f050.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5d36002fa842ed6f3b8d8a66988a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450448fc4cbb46bd43840877a836cca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f05abdcb31e445b455335a5d9504.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd72d4467f3c4da3b95a08415eb19f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9336c19d3b0734af27f7c03a33d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1a346570921a6de144b7a1a925d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828acb42b0c1f77222a610b7ea3992a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>