--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ced1b2a440894ae279dad40f62156.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ba35bb96888831a14cbf0a7116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8753d67de229145155f020eefe8c124.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570406495021aa66ab806d5c97545a8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ba35bb96888831a14cbf0a7116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476f68e976385a8e7775204e78b07e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b977205e2b8b39d319114508834f84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ba35bb96888831a14cbf0a7116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7083b3f19a93a284df0aa0db9ee3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7116ff115a1f241ee5d03251fd622.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ba35bb96888831a14cbf0a7116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f648ccf504a7b6ca37cd129aa75af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d940e9787cd98a43ad9f97029f050.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ba35bb96888831a14cbf0a7116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a728dac4b632ea1859e8c56bc8a18d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450448fc4cbb46bd43840877a836cca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ba35bb96888831a14cbf0a7116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147641bdf5c03668f98751299792347c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd72d4467f3c4da3b95a08415eb19f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ba35bb96888831a14cbf0a7116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a392303eb39b4dd1090212eafb5fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f162bb6600a8566e9735da3c28d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828acb42b0c1f77222a610b7ea3992a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ba35bb96888831a14cbf0a7116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52ec816bea17340c305cd70f4062b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>