--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43f46fea5f5fb1939fffbb02b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a54fbcdea2491adb9a0bedef8bec10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7b603f8f96d193f111441128b606c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43f46fea5f5fb1939fffbb02b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177064be7d8ca623f41774993b803491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586acdaf21ded344ea3b13edfdad339.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43f46fea5f5fb1939fffbb02b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff99da14cd8cbe3d3f4051d3256c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987bda5ae154e25d4f4715863631c2d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43f46fea5f5fb1939fffbb02b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a400db5cfecb8ed15ab722685de0ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948ed9eae62f68cd01e887102333332.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43f46fea5f5fb1939fffbb02b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab20110d2e163ece07b27d0acf39577.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa5e78373aa7c01b2a1575bfdba2d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43f46fea5f5fb1939fffbb02b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a181c4acf72f79aca26e3f4a94c52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178aa809decbdbcd9dffbaca1d87f71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43f46fea5f5fb1939fffbb02b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb688580afdacc22503cbccdb0aaee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38586e48d8eec2c1453c1aff4114c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43f46fea5f5fb1939fffbb02b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231cff92d7103f21b40d4c95009ed6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6477810d2ef2e2adb4cd6944dadd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>