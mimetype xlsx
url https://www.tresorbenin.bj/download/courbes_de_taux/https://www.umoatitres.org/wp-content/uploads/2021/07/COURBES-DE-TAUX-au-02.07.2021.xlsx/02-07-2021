--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7b603f8f96d193f111441128b606c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769c54b1177131bfba1c5621898691e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586acdaf21ded344ea3b13edfdad339.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229dd22c88871228d9ef3ab2c0ca66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987bda5ae154e25d4f4715863631c2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64395e25c4e0ccebeadb99caca121.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948ed9eae62f68cd01e887102333332.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2a80b09c3fa848ede182a85217193.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa5e78373aa7c01b2a1575bfdba2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590bf030b4ea3084563711f7c7e0cd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178aa809decbdbcd9dffbaca1d87f71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caae1f8cba731b507f9987c5680ee8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38586e48d8eec2c1453c1aff4114c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509bbc02eb76158609ee2a7b43d0b91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f28880670316fc115161fa5ef87d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6477810d2ef2e2adb4cd6944dadd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a02dc0d725a0a02e19033dfa7c2263.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>