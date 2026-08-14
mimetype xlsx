--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769c54b1177131bfba1c5621898691e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971693878e6f5a84e0820e47abb1dd8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77095f7303a431866b7260dafe8f8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229dd22c88871228d9ef3ab2c0ca66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971693878e6f5a84e0820e47abb1dd8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fd8282ce3d9e6e0f13d2024667a01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64395e25c4e0ccebeadb99caca121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971693878e6f5a84e0820e47abb1dd8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15238c435ca39760e8d9f7f8a932f602.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2a80b09c3fa848ede182a85217193.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971693878e6f5a84e0820e47abb1dd8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc5a730486c5d604dc7db7c96bec1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590bf030b4ea3084563711f7c7e0cd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971693878e6f5a84e0820e47abb1dd8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8db2951dfcc0f884dcd40a44f2fa4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caae1f8cba731b507f9987c5680ee8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971693878e6f5a84e0820e47abb1dd8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f22445c85c289beac95ed4b68c01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509bbc02eb76158609ee2a7b43d0b91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971693878e6f5a84e0820e47abb1dd8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c353a01d9fd4efdaaba017336ed58f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d0f1ad89c94fd0c7dfde7e76a9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a02dc0d725a0a02e19033dfa7c2263.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971693878e6f5a84e0820e47abb1dd8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67662f758428f65d95801032902014.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>