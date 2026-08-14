--- v2 (2026-03-30)
+++ v3 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85b78f9fa9cf7f6c1a709430e1325.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5185be0aba89a5e71c4b18b0c1e8a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404e89815ebc4dbbeba682cca3d36f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759f82b5ce0d981aadf258939fa1626.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85b78f9fa9cf7f6c1a709430e1325.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd617978038a215f1c9cf4e2402b63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404e89815ebc4dbbeba682cca3d36f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26f7f72f4d590acb41266ffbb39d19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85b78f9fa9cf7f6c1a709430e1325.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231c665134ef3d8600f28fbdeeaa860.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404e89815ebc4dbbeba682cca3d36f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d22cce3b412225b4b30d771d34f01a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85b78f9fa9cf7f6c1a709430e1325.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb1fad2dd5e2b2121a07d30bb7fc76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404e89815ebc4dbbeba682cca3d36f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d6b2e3deb9cfcb4467293c1402224.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85b78f9fa9cf7f6c1a709430e1325.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a942f547bfd03c39624b79ed4da2b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404e89815ebc4dbbeba682cca3d36f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6d00dda5fec1a28c73b902dfe11c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85b78f9fa9cf7f6c1a709430e1325.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c58b57da2bd0d71faf4be8f17f370.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404e89815ebc4dbbeba682cca3d36f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77797c10a7de0d148af3ca9f1734805.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85b78f9fa9cf7f6c1a709430e1325.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1de9f7055719efe2aa8f2ad98a99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404e89815ebc4dbbeba682cca3d36f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f5e07779f6d842950e0122b85f1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85b78f9fa9cf7f6c1a709430e1325.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a73812d35b08383499e42c3e87d290.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404e89815ebc4dbbeba682cca3d36f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd0c5e88eddacb5a6ce4951040434.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>