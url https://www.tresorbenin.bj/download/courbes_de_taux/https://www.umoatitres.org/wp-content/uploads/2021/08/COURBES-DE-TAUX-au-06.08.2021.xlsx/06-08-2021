--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e476d1f2c50963f059bf4dd3719e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccef3b599e1e961b48fd7840f14d55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe9d0d16c34ec50fa1894ba20e1c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e476d1f2c50963f059bf4dd3719e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfdff557a328da60cee548db63cd51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528decd2c47ceefcf1f279c24adc7938.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e476d1f2c50963f059bf4dd3719e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9228873ffc1c4b4b20835c1009521f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082031d7c5a569a254b8e9a6189a8c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e476d1f2c50963f059bf4dd3719e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75bff82bc9324b92c9b5707894fd85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f086425afaf2e3c1fad3d29de192243.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e476d1f2c50963f059bf4dd3719e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8254f823998b399e6e8ef539778b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c4ff8337cfefce7d37ad957f76ac2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e476d1f2c50963f059bf4dd3719e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296a766df5b8e71a86400efcb078885.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c111c2f52420e73a5633fce1ad9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e476d1f2c50963f059bf4dd3719e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62375fd90a4a5bf2df35b79d2ca42b20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c8f5ec5eb8fe68c25300123272e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e476d1f2c50963f059bf4dd3719e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967510b30a9546caffaabeea9fbbb709.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684bc3f19813d4a781768c5e41d5125.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>