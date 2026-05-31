--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe9d0d16c34ec50fa1894ba20e1c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd63c145bb0499704eb1884fddfe0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528decd2c47ceefcf1f279c24adc7938.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a66c75391f9f5b020fd66ac42b17bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082031d7c5a569a254b8e9a6189a8c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c7477015414f2078b1c89a61e6a4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f086425afaf2e3c1fad3d29de192243.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd914c404a0e1b97d5e72ab7f7212345.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c4ff8337cfefce7d37ad957f76ac2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f2b7533f57fae2f889bfc5eb3ceb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c111c2f52420e73a5633fce1ad9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96a1e77dbb54d40bfa47dc8bbad70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c8f5ec5eb8fe68c25300123272e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c7358affc7bfaa8cda4de201d12ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e920e56d4e771b2d2f5cbcf26888b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684bc3f19813d4a781768c5e41d5125.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810210fc8141e727752228e03b75653.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>