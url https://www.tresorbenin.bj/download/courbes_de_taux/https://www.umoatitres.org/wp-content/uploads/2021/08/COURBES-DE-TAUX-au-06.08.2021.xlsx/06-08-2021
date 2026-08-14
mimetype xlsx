--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd63c145bb0499704eb1884fddfe0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b6ae2cdba23cd024ed8f1148a7b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59f52747cfac1dffc12d7beaf8e38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a66c75391f9f5b020fd66ac42b17bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b6ae2cdba23cd024ed8f1148a7b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc532a6b9f9fee2c7c08c2f48e02ef27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c7477015414f2078b1c89a61e6a4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b6ae2cdba23cd024ed8f1148a7b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f79983673d3358888a41076e613d5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd914c404a0e1b97d5e72ab7f7212345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b6ae2cdba23cd024ed8f1148a7b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff431975e630437a74d457cffd7a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f2b7533f57fae2f889bfc5eb3ceb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b6ae2cdba23cd024ed8f1148a7b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109fd4e9cb3e06fc73c2443f4141a10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96a1e77dbb54d40bfa47dc8bbad70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b6ae2cdba23cd024ed8f1148a7b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb26a17243820d3fcee505cf9bd8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c7358affc7bfaa8cda4de201d12ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b6ae2cdba23cd024ed8f1148a7b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee95e8ae07fb57a8cb70614269710b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8497e161810e9830447a82ca1683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810210fc8141e727752228e03b75653.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b6ae2cdba23cd024ed8f1148a7b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c8667c18ad1eaf80d845eca677ca3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>