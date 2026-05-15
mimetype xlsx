--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884f7df749c5e59e95ba25f965d5e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89153bcf7724baef4bc9c2d9e662b505.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c45fcb6a1196ec7b81ee435f7024ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884f7df749c5e59e95ba25f965d5e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8405e60e62fd7ae6e5b5596c936dd5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4fd6ba9d8c836f198478832ce3e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884f7df749c5e59e95ba25f965d5e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffed56994c5a16fc1213b4d6562dc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f72fd1e1c48206bb4a10d4659897c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884f7df749c5e59e95ba25f965d5e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a0cc22fdbd7284c127f0856b1bb05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de9664872865b151833376a1fb7a12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884f7df749c5e59e95ba25f965d5e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3b55c1a5e890dbcc75b5e10afc28f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a2fb6a38ba8fc20c5578154e31f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884f7df749c5e59e95ba25f965d5e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f0f5003a04b15f25b05b84722b2d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0afe169d00113927ea07a3ca7defc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884f7df749c5e59e95ba25f965d5e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7182f5e5d5ff5f68db414b1d2807a17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c53375e302ccc80c1becf797bc07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884f7df749c5e59e95ba25f965d5e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8122e6bc5dfda80e2fcacf420836f09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec680eca89aa249cd7088933df25a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>