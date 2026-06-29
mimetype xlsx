--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c45fcb6a1196ec7b81ee435f7024ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aa70309e5d58b677853f56275f849.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4fd6ba9d8c836f198478832ce3e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc4622ceae3b1d9ea8b86db8dd165b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f72fd1e1c48206bb4a10d4659897c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553711151727c9dd690be75b0a9d6675.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de9664872865b151833376a1fb7a12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75fedda36a213963a779f5e610398a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a2fb6a38ba8fc20c5578154e31f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8b768b922b6ab1f780d686ea08c1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0afe169d00113927ea07a3ca7defc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931e6944f7fc0e580fed85d06e1c298.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c53375e302ccc80c1becf797bc07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079775c5173b19036a2a7164c320bc13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f35a63215ec5b8bedf89616ddb7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec680eca89aa249cd7088933df25a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e8924e064c6ca8447f2db5b5cb9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>