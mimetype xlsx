--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aa70309e5d58b677853f56275f849.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72078af7fc0121b48ac278d0cbe679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb289d095425fed875880d19f571d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc4622ceae3b1d9ea8b86db8dd165b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72078af7fc0121b48ac278d0cbe679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2b7f8a6e6e5d74c12f5e273aa7bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553711151727c9dd690be75b0a9d6675.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72078af7fc0121b48ac278d0cbe679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42da15f49766a2be8f517248876a90a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75fedda36a213963a779f5e610398a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72078af7fc0121b48ac278d0cbe679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f517562a9de6943a93b7e0e90082c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8b768b922b6ab1f780d686ea08c1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72078af7fc0121b48ac278d0cbe679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40210191ab795bb5f8afde07938ba3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931e6944f7fc0e580fed85d06e1c298.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72078af7fc0121b48ac278d0cbe679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a0ae28ef1301d229026e030b769a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079775c5173b19036a2a7164c320bc13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72078af7fc0121b48ac278d0cbe679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fcbafb0847bd7b57ac3ae5bb516ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7bf57428417a581826c5afb3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e8924e064c6ca8447f2db5b5cb9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72078af7fc0121b48ac278d0cbe679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047dfb0d3b550a3e133f15042a839bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>