--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5749f479ff9b6412a20d6fae7dfe70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2bf2829de52cd49e26b2a5aa70ab0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80c9c2ce8bd70429c6636bfb3e9ffe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3106ea9f4b6053038f3004006ec0851.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2bf2829de52cd49e26b2a5aa70ab0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73e8bf1d3260caf25a2705704c0e7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f320c92c631054024b2d4ff5788f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2bf2829de52cd49e26b2a5aa70ab0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7463012892dabd0562b2bcc89c34c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70494b0a3c17658d46ee39cfad0c615.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2bf2829de52cd49e26b2a5aa70ab0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dc19a4fb6ba6af09d33a7d030fe82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a5d92f81affea0810bf6d9bbcc9f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2bf2829de52cd49e26b2a5aa70ab0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9140ddff160a764f798d17b84a4fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527d0599d8a6ade63efe815e647c481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2bf2829de52cd49e26b2a5aa70ab0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d904e2b65febba180ec844a2590c37e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caef0da1acdf9a34219b49e804fb401.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2bf2829de52cd49e26b2a5aa70ab0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1cc3e33f98b3ea855101c8233a639.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb36efb12da8d0c3e0f74a03012ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2bf2829de52cd49e26b2a5aa70ab0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ff08132bdfa859a190eb7913d8b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>