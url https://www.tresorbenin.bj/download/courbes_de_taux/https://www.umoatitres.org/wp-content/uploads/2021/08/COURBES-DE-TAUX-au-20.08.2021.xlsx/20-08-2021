--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa2e73242671a01ea3d67c69df070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc99b3f72ea2320e94ae60ff8c32542.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df15616e06cc2aa59724e6562289b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa2e73242671a01ea3d67c69df070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32712de3fb9027f7aee9d08c2533a61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08237117f570fd6541cffce4f75bff64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa2e73242671a01ea3d67c69df070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08412770bd37a796d7a7d7fdaba01963.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35854aa4c09f50053e55289e0010a1e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa2e73242671a01ea3d67c69df070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523a62f285b8778f9fb0b3c0b2a412e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae488d9e8987b5d93f71d5406d1394a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa2e73242671a01ea3d67c69df070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f6c17ef78685b967b72b01dc176b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcd565db513ac4aa888cc81764b2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa2e73242671a01ea3d67c69df070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a1c43db269dd63b7e6e33c812997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6ab6564687b3625abc2e9b9891b03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa2e73242671a01ea3d67c69df070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3d6d35a1669b5f20725dd0b8e4d4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91933487a7ba68a69689cf844e2983.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa2e73242671a01ea3d67c69df070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3134d890715894346d5f016c16d9d42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be15a463d7bd036131f014b05c1a669.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>