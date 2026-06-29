--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df15616e06cc2aa59724e6562289b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10144498e3649e2dd4eda2e2f30a968.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08237117f570fd6541cffce4f75bff64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a88b999d45c5cdec189ccab6fbd9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35854aa4c09f50053e55289e0010a1e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e30ac6feec67c58bfbd99befd384ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae488d9e8987b5d93f71d5406d1394a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3a0f248718e846c37f80c4bdce088.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcd565db513ac4aa888cc81764b2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fcec4fc086cbfbf28f82ccc98a4ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6ab6564687b3625abc2e9b9891b03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04cc18fd808cefa2df1a5fd221a4b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91933487a7ba68a69689cf844e2983.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f39591ce77b6d0076c2e6053a5bdc2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02177b4ab52005ea4263e4c3ecf876.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be15a463d7bd036131f014b05c1a669.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977da4ab6bf16ef72001881b268dc05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>