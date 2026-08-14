--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10144498e3649e2dd4eda2e2f30a968.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5749f479ff9b6412a20d6fae7dfe70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a88b999d45c5cdec189ccab6fbd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3106ea9f4b6053038f3004006ec0851.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e30ac6feec67c58bfbd99befd384ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f320c92c631054024b2d4ff5788f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3a0f248718e846c37f80c4bdce088.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70494b0a3c17658d46ee39cfad0c615.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fcec4fc086cbfbf28f82ccc98a4ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a5d92f81affea0810bf6d9bbcc9f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04cc18fd808cefa2df1a5fd221a4b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527d0599d8a6ade63efe815e647c481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f39591ce77b6d0076c2e6053a5bdc2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caef0da1acdf9a34219b49e804fb401.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf63705d6d19a59499ada3cb877f95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977da4ab6bf16ef72001881b268dc05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1165afe86a1549dd1d6b73860e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb36efb12da8d0c3e0f74a03012ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>