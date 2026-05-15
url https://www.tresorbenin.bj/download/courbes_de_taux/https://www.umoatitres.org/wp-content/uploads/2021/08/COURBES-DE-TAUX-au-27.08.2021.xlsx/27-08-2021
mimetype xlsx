--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fea6fe1343332ce45938ccad5c6e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2dda9abd68d3cba6596626711b9ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3dbc7cfdc06402dfc032910a2b084.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fea6fe1343332ce45938ccad5c6e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221347d300f1984e2b77bcccae6d404.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb76c8adf59c244f926f6df5ba133.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fea6fe1343332ce45938ccad5c6e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221347d300f1984e2b77bcccae6d404.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb76c8adf59c244f926f6df5ba133.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fea6fe1343332ce45938ccad5c6e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcdda3f528e7f93c4e64681d9050dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19a148521461f899fe7e05b38de55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fea6fe1343332ce45938ccad5c6e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de287014b8343b5898ce9a62a3681.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a209067254e77944c36282bd021488a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fea6fe1343332ce45938ccad5c6e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f680986e3bb7b22eaac681e7e36ad45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756c0a4562084ef464404a1caccbc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fea6fe1343332ce45938ccad5c6e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12361084f492396e6dc96c9505b23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78314f4bde4a69f5f574281f367a69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fea6fe1343332ce45938ccad5c6e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14400614db69e79834fb3e8bcb19dd4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b08c9691e59997dad6a4e092b135c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>