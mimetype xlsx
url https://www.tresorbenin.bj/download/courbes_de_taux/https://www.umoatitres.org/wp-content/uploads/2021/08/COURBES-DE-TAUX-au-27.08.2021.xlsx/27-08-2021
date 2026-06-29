--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3dbc7cfdc06402dfc032910a2b084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35861157c715f3afa70964acbf2b251f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb76c8adf59c244f926f6df5ba133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831fe2f4587898e83592ad4bd79394.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb76c8adf59c244f926f6df5ba133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831fe2f4587898e83592ad4bd79394.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19a148521461f899fe7e05b38de55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f4fef1a5afeeac4d9ae30809a2fcc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a209067254e77944c36282bd021488a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a8fb0ab232d347f2533d1d5f374c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756c0a4562084ef464404a1caccbc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f146d158255b7f9f13685d7fd1b66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78314f4bde4a69f5f574281f367a69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9299ffe15151810554ea8645de1a62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e79c79ebb1b0e7c5a0ea69be13933.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b08c9691e59997dad6a4e092b135c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a1a16d61bbcc2476fba72ca5a210.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>