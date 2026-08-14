--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35861157c715f3afa70964acbf2b251f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188b3cef31321943ffe465a47fcaa4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9dbaf190202ad354ae349eecc27c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831fe2f4587898e83592ad4bd79394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188b3cef31321943ffe465a47fcaa4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b07315f0f1a378fcaf62bf6130dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831fe2f4587898e83592ad4bd79394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188b3cef31321943ffe465a47fcaa4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b07315f0f1a378fcaf62bf6130dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f4fef1a5afeeac4d9ae30809a2fcc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188b3cef31321943ffe465a47fcaa4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c797ad8b4def4c37317fd61f44ceda0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a8fb0ab232d347f2533d1d5f374c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188b3cef31321943ffe465a47fcaa4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b91daf105f99e363734a5ea421b69d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f146d158255b7f9f13685d7fd1b66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188b3cef31321943ffe465a47fcaa4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6efda2f18833bf15b2dc53c70d0f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9299ffe15151810554ea8645de1a62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188b3cef31321943ffe465a47fcaa4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc95803df9f3295e5c7455bf7307af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839014b88c8fd2da8f1f1d56f8d7b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a1a16d61bbcc2476fba72ca5a210.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188b3cef31321943ffe465a47fcaa4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946adeaaf4b4ad1e7d2ef3b12ccc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>