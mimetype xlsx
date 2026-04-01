--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7da8c033900f53986132411414c4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da175af570dc7c3743825d40e1cfe6ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8ea513580331ee95826ae51a4000.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7da8c033900f53986132411414c4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045b14ff00ed95af10afd0478dbf264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cc48c3b271583d65cc4cd812fdd9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7da8c033900f53986132411414c4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c5b35e8b7bbbd44de592d3b43e8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815b7e6de572c0c9d213ebcb96301f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7da8c033900f53986132411414c4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6d92c22d5ec23c671bf0a96fffbf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57373b080d1440c49153ff4db14f28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7da8c033900f53986132411414c4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463b01e46a6c02154e95cb13af01d41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5e4e0abebdf5ed651f52a3e813385.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7da8c033900f53986132411414c4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedfb643419c482c68fb5754c4551df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7af300559b85d83a649bd944d904.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7da8c033900f53986132411414c4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8772def5a403d4004623658b80bce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64fd7320e28cb981ce2bd2d30918c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7da8c033900f53986132411414c4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06812a7b0e6b0811b4ca993d0c8cf9f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bea7977c587daa909e33ff1e338289.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>