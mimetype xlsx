--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8ea513580331ee95826ae51a4000.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4ccab3c7d6be12150a8343b302ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cc48c3b271583d65cc4cd812fdd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ba322fad5442481a84894cc41d5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815b7e6de572c0c9d213ebcb96301f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f659705a6e1b6f55c0116a8c5451e70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57373b080d1440c49153ff4db14f28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f441b54924a56fd031602f4e3e8fb85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5e4e0abebdf5ed651f52a3e813385.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4945af1d859d597ded67d68dc0b6393.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7af300559b85d83a649bd944d904.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c416a71a2a40d8585e736e15c750.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64fd7320e28cb981ce2bd2d30918c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c11ef5089b8049d3765b9fdf4690da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a166f13fc728569717068192b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bea7977c587daa909e33ff1e338289.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c739a7146f6d236927fcb5666000f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>