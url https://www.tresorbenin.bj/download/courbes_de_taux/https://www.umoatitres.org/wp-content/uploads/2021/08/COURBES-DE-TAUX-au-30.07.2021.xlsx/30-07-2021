--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4ccab3c7d6be12150a8343b302ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a8b2753ea81dd5478015c573eef7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d09626a052cd316f4fa0bc8df1e86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ba322fad5442481a84894cc41d5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a8b2753ea81dd5478015c573eef7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d32233fbde196e0ca8b2ed7351233c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f659705a6e1b6f55c0116a8c5451e70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a8b2753ea81dd5478015c573eef7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6e22476f5d12b97eec997f82e1e0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f441b54924a56fd031602f4e3e8fb85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a8b2753ea81dd5478015c573eef7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33596a27a10bd6150338e8ffe5f1c00a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4945af1d859d597ded67d68dc0b6393.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a8b2753ea81dd5478015c573eef7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4da8109ade3c595b72859255e4396a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c416a71a2a40d8585e736e15c750.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a8b2753ea81dd5478015c573eef7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e249d50eff5dbf45d3dbdb4619cd80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c11ef5089b8049d3765b9fdf4690da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a8b2753ea81dd5478015c573eef7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f21a16d46eaf0501dd80a99e45986.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b569f6b1eee08c30e7f144e7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c739a7146f6d236927fcb5666000f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a8b2753ea81dd5478015c573eef7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1418a15f953152b09bfa570771fa6f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>