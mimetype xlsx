--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc3c9c3fc605c3dc5e06fb3d3fc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b66ee21ab9ea94804e62422edce34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5648ae2a21dbc8f79e2e1ed892f5bc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc3c9c3fc605c3dc5e06fb3d3fc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051dd44b40651cb3116c517bc2ce5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb902888217c4a75c720c29d86bc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc3c9c3fc605c3dc5e06fb3d3fc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa7953e4cd7e1d729638e1de83ed50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70daee85acd5eaf6c6334d98e8079b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc3c9c3fc605c3dc5e06fb3d3fc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff8d055c3d0c0cfee97217ae0937e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3fde176622bfbadfcf9e7cf489508.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc3c9c3fc605c3dc5e06fb3d3fc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf5a89130c774506a7588a9a5664f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280900a22b8665bc9a76ada9b81a64e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc3c9c3fc605c3dc5e06fb3d3fc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c521769c38cc8fe641c937c9bc718d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9748b5bb9d8db1f932dd567476810ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc3c9c3fc605c3dc5e06fb3d3fc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a36243ed08d835869a8f1fcfa9586.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de83e6fc7c795c777542272f83c153.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc3c9c3fc605c3dc5e06fb3d3fc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e9b80e2f59a1e19ca33ed34ff32c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165a2093a5568388b5ec4a0a1a3a25d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>