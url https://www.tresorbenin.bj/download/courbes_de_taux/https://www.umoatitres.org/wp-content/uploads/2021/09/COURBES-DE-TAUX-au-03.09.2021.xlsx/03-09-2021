--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5648ae2a21dbc8f79e2e1ed892f5bc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3586af3a192abb0278b8ef330a25bf4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb902888217c4a75c720c29d86bc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc86c275a49f4b6d8ec98e0096339e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70daee85acd5eaf6c6334d98e8079b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd251a4f2c56f5ae357dde972cc92095.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3fde176622bfbadfcf9e7cf489508.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48a96076a054a694e50a50dd5ffcc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280900a22b8665bc9a76ada9b81a64e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d9ff07cd32fb5a74a0640ef64241f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9748b5bb9d8db1f932dd567476810ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7543f084828282c6d04ff7d167ef299.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de83e6fc7c795c777542272f83c153.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e8a0fdf972002ab0b7bdc5a13a07d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7ae99b0b88368e757c8ffe069824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165a2093a5568388b5ec4a0a1a3a25d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ed928d832822e4e547502e4bc41f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>