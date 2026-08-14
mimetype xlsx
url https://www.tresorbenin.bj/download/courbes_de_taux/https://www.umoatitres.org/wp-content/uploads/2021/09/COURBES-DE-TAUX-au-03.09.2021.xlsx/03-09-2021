--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3586af3a192abb0278b8ef330a25bf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d6f8c0a8f35d68115a2e3b790c39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bc063a73f3ab78e3c6d4b15137f36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc86c275a49f4b6d8ec98e0096339e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d6f8c0a8f35d68115a2e3b790c39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240e7ad2e78f5a2985be285ac6538fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd251a4f2c56f5ae357dde972cc92095.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d6f8c0a8f35d68115a2e3b790c39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7e447de6548335f45b84faea0f188.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48a96076a054a694e50a50dd5ffcc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d6f8c0a8f35d68115a2e3b790c39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6912f5fb96b57226af35d1ae3d3cde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d9ff07cd32fb5a74a0640ef64241f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d6f8c0a8f35d68115a2e3b790c39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea728447429e22c26be84032cf3e5b53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7543f084828282c6d04ff7d167ef299.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d6f8c0a8f35d68115a2e3b790c39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e882eecbb893459dbacc57b02e559ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e8a0fdf972002ab0b7bdc5a13a07d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d6f8c0a8f35d68115a2e3b790c39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcb7a69912a1d92b214dd6976a7413.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567253cf2f4e00a96e3c2ff214b47c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ed928d832822e4e547502e4bc41f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d6f8c0a8f35d68115a2e3b790c39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165254157461fd04594f1316195f577d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>