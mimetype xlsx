--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f80db28d53f0df13ec0bce54dc4e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3878fc57db4a0ed16faaf521599e690.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc88d9e54498d5dbb723d3e96ad80c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f80db28d53f0df13ec0bce54dc4e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d5df32c48003df2a7b3b43d24ead.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851ee697743e398772d93eb0539f729.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f80db28d53f0df13ec0bce54dc4e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3018ae7f8acb28bb6d7a767af21ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223d58c82eefc8c69df4dac9e39972.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f80db28d53f0df13ec0bce54dc4e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec4375a4471f381d40c23c077795a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b9bbce5d6bbfcf29a8ef88ab0fca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f80db28d53f0df13ec0bce54dc4e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7344a7889a21de1de390f86c1bcdd87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8e42d41f3710b7edbe1f16563f725.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f80db28d53f0df13ec0bce54dc4e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfafeb3d7f3365f48a1e21ea29bb630.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4705fb72859b9a4eb5df99cf9d43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f80db28d53f0df13ec0bce54dc4e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c192e29f1f713dbe01dd80de01c1e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e546b3773a3afc77b9ecb5b63b0678e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f80db28d53f0df13ec0bce54dc4e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b0158db4a1eab4bd690de37f22e1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9cfe5db146e81e16b965ca684b9b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>