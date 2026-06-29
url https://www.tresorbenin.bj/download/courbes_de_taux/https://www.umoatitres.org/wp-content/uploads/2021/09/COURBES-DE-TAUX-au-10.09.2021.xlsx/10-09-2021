--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc88d9e54498d5dbb723d3e96ad80c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89271c37f0627c0d843cde66f1861e1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851ee697743e398772d93eb0539f729.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70220863d77b0c771a161062bf506603.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223d58c82eefc8c69df4dac9e39972.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e56daba51079f78c8da3c22f077caf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b9bbce5d6bbfcf29a8ef88ab0fca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26765ee3cbba01fcd74f644030ebfed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8e42d41f3710b7edbe1f16563f725.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e1ce12c0e60754c9ad3720af9f2d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4705fb72859b9a4eb5df99cf9d43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a7ebb1a61f69c9799c500791b1aa5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e546b3773a3afc77b9ecb5b63b0678e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d75d4149462ff94ad29123e02dcab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b2df1881e06441197d9586d59cc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9cfe5db146e81e16b965ca684b9b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73af20e0f381981f800f7845d83e96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>