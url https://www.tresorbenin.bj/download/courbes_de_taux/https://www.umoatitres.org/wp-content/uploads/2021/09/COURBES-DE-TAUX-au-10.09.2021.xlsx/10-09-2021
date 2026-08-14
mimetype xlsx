--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89271c37f0627c0d843cde66f1861e1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a9fa1a168b4848695510bfee743b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70220863d77b0c771a161062bf506603.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740f9c0e12b771cf2979a1fbe2cb82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e56daba51079f78c8da3c22f077caf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7609ddb1f251a5fabe55b31ba24d27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26765ee3cbba01fcd74f644030ebfed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343db2206debd7fc3c0d300c7f61ff7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e1ce12c0e60754c9ad3720af9f2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3901a81efe7c23e70b28247d8ec1b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a7ebb1a61f69c9799c500791b1aa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9249a99ec8ab5ff6c27e73c6b23a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d75d4149462ff94ad29123e02dcab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81c1a9c1dadd0a502ef3761e1ca6bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea0e4b0a79c238674a798656d6496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73af20e0f381981f800f7845d83e96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24569e4ce637427035090fc7a00ba45a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>