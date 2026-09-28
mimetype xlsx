--- v5 (2026-08-14)
+++ v6 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a9fa1a168b4848695510bfee743b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d0f630a03dba2fbeca825353d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d23d0c7cc6e93fe6f7b4e6a474958.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740f9c0e12b771cf2979a1fbe2cb82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d0f630a03dba2fbeca825353d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470111ce275813cdc47db263dbdb87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7609ddb1f251a5fabe55b31ba24d27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d0f630a03dba2fbeca825353d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52554b0294e360c84776eb19a601e232.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343db2206debd7fc3c0d300c7f61ff7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d0f630a03dba2fbeca825353d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ffef94fa7bed50dfe96b86a734fbf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3901a81efe7c23e70b28247d8ec1b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d0f630a03dba2fbeca825353d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b25ca51f61bfa64d835af2c12bba2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9249a99ec8ab5ff6c27e73c6b23a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d0f630a03dba2fbeca825353d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a56b1bc87b966797687cc9888119.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81c1a9c1dadd0a502ef3761e1ca6bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d0f630a03dba2fbeca825353d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912a185fd004efc6cedf2deead2f58b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef330633c5274782143b762667eeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24569e4ce637427035090fc7a00ba45a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d0f630a03dba2fbeca825353d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604751d55a7999c436b60b291b600ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>