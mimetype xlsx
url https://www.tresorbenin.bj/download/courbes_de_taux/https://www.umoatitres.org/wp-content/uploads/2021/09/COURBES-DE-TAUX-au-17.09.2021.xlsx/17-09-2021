--- v1 (2026-03-30)
+++ v2 (2026-06-10)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6fc914b6842eea61d4c997bee5c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17744293b3f125666cc57d2ed083d9a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654acd56f18087082fa26f8a61de7dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6fc914b6842eea61d4c997bee5c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e12b1cf1d6113b91277bffa108f67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b7a3512d5326ba7d666cf8b6a5d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6fc914b6842eea61d4c997bee5c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb30f7407feb64fde891a1865f1d95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ca5d61a7e4f7261aa2e48f6b66d85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6fc914b6842eea61d4c997bee5c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7366bd915014aaaf31a9d3654b7762.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ab5659bd9a5b8e9ff78808e54220.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6fc914b6842eea61d4c997bee5c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0769db3fe6acb7b6f475e3ecafe8f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052207c11d8aa9734869757b6bb85c05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6fc914b6842eea61d4c997bee5c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80984e87ef1945b28e0ce62da6c5983.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff7077c110124cf78ffaf1bf18f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6fc914b6842eea61d4c997bee5c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79af2a84d4a246d33ffd3e26507347f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa73a1529d4c3b1cd38190eb525433.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6fc914b6842eea61d4c997bee5c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3c6c20506b94a65da780e15e896a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb905909970298fd66306573aed18c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>