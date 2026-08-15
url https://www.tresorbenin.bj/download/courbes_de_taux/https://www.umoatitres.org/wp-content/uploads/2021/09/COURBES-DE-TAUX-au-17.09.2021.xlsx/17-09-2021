--- v2 (2026-06-10)
+++ v3 (2026-08-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654acd56f18087082fa26f8a61de7dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9a7b1b45a7bcb4aa733686f7ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cd6bf59f78be5f0fe9bd59850e943.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b7a3512d5326ba7d666cf8b6a5d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9a7b1b45a7bcb4aa733686f7ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a397b934bac30397529c198eae07b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ca5d61a7e4f7261aa2e48f6b66d85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9a7b1b45a7bcb4aa733686f7ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b614ffad7239b3ad37090eb82e21d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ab5659bd9a5b8e9ff78808e54220.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9a7b1b45a7bcb4aa733686f7ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22f732189a1a3ad83871e41ca00842.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052207c11d8aa9734869757b6bb85c05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9a7b1b45a7bcb4aa733686f7ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf29aa11c8b325090369bbf4d62ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff7077c110124cf78ffaf1bf18f678.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9a7b1b45a7bcb4aa733686f7ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75a035e748003d26549afa6f20be3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa73a1529d4c3b1cd38190eb525433.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9a7b1b45a7bcb4aa733686f7ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f18400a048f144071dd38039676150.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b085bc8b38e7b84da917f3f97e231a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb905909970298fd66306573aed18c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9a7b1b45a7bcb4aa733686f7ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63565f29997f2c7b2099bac99a28c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>