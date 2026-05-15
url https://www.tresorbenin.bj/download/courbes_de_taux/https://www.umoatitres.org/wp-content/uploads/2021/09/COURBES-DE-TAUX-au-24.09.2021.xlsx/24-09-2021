--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245097079a506dbb40fec8d8c50d67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ea253eabe3931e65a2a3fedf5790f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097a81824b9de3fee55b28fc063330.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245097079a506dbb40fec8d8c50d67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f95d23c459b65a0016b1f9eb34ae8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e60393d4689d458483841f720b71db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245097079a506dbb40fec8d8c50d67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd675bdaed18f170e3f41e7010c8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ff8da7bcae3d8921cec62deed31c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245097079a506dbb40fec8d8c50d67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad530ea8998d3688884b0c64e9c6882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35281e67591dffb82f1f17ea7259d5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245097079a506dbb40fec8d8c50d67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f81ee027f278d179d71d9e41ad2a70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f73c44cc471ce8c33d892b150cd7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245097079a506dbb40fec8d8c50d67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b35e519c7937f8b7c425e4a418a747.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9cd6cdde570dff598c8ed78007f51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245097079a506dbb40fec8d8c50d67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53d0ea6d739ac91aa5a4c559956942.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d28a6dba08408cfa6fa813193305.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245097079a506dbb40fec8d8c50d67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4148e10c66018622d32feb05a3ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fac17f532342d9a02f69cb258614.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>