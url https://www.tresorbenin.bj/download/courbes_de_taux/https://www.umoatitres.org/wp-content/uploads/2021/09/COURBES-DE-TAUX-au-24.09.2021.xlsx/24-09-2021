--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097a81824b9de3fee55b28fc063330.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f814e4d0ea4eeb197da5abf0b8f9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e60393d4689d458483841f720b71db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cec8660b29cca6f51673b9fe06f49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ff8da7bcae3d8921cec62deed31c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b36c7aab19ed60bf0ad72872158ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35281e67591dffb82f1f17ea7259d5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c3b2642c8c6297e9f1ab53b8eb9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f73c44cc471ce8c33d892b150cd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee5fc1dd15484fc81040443da8d816.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9cd6cdde570dff598c8ed78007f51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74972fac4c4ec6323de166d47e8f4bf1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d28a6dba08408cfa6fa813193305.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a53ec32ad6e5665b0f57a635b890.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b045b63e81c93cee0cc482e154225.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fac17f532342d9a02f69cb258614.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b96173d63fa23a4c28ecdf24b224.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>