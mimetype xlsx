--- v3 (2026-06-30)
+++ v4 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f814e4d0ea4eeb197da5abf0b8f9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa163470f3d5ccb5eb52f30ff75ba55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab61b9ffd197f63a931326d7ddc5c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cec8660b29cca6f51673b9fe06f49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa163470f3d5ccb5eb52f30ff75ba55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eacb725114970d28dc605a652667d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b36c7aab19ed60bf0ad72872158ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa163470f3d5ccb5eb52f30ff75ba55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e15ac4721b51b8b5f60fef82e2a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c3b2642c8c6297e9f1ab53b8eb9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa163470f3d5ccb5eb52f30ff75ba55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ff8560c8813cb648fccc83b82b9a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee5fc1dd15484fc81040443da8d816.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa163470f3d5ccb5eb52f30ff75ba55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a68c77a43e649a7814e943648dc4bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74972fac4c4ec6323de166d47e8f4bf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa163470f3d5ccb5eb52f30ff75ba55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f96ca593cf39bb3ada40eaf09c0d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a53ec32ad6e5665b0f57a635b890.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa163470f3d5ccb5eb52f30ff75ba55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e4f13986397dec85c1443c909b820.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a82ec9adf97e6948f41e524886b4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b96173d63fa23a4c28ecdf24b224.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa163470f3d5ccb5eb52f30ff75ba55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d879e2d28db910b276c87bbeddcb79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>