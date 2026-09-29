--- v4 (2026-08-14)
+++ v5 (2026-09-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c30c2d145f71b9872ea9a8db8c99e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e22b7f86f79ac491aaf768cc614a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56800d061e53f98f6f3c55224ed45d4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d77481cf90367e583a85a8fdc5877.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e22b7f86f79ac491aaf768cc614a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a436a562dfc31ba3abdacec2ac6027a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be981b1c472f5d6d61c2468cf666d1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e22b7f86f79ac491aaf768cc614a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cec4912887e1a8c58fbf0f80f29db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dac4d8d1c5c27b21258154a779656.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e22b7f86f79ac491aaf768cc614a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b38484b91147352114622272c50b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f61760fbbd845dea73763999043e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e22b7f86f79ac491aaf768cc614a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f101fcd011742c6d35e177e23bf94a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b88f0dda595c58152c3f8e728808.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e22b7f86f79ac491aaf768cc614a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea0e5dc60f47cadfde4c27ed167f58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6b9f57ddcaa5a682eb4dccee68dcc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e22b7f86f79ac491aaf768cc614a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f07d1b98b2bda0a8e28d747bc5745.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92551435ad5cd7fd37dfcd633c6264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e22b7f86f79ac491aaf768cc614a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2af7a031e15db8efda4c2e76a7fee3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>