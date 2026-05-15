--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1d0642c502c74bbf1faf5d0e106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa6830c7cd8a99ed7507abad4b59ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f974ed198e35c36f0e3659c6f50ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1d0642c502c74bbf1faf5d0e106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f693aca4300b917ac67ea233184be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86257b9b6a04c1504fc5260bdbcf89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1d0642c502c74bbf1faf5d0e106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc40f7737938ae5b61b4ca555ec885f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ff86784d7d59404471d6393e9eef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1d0642c502c74bbf1faf5d0e106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247450cad009edff53e68d0b3b043b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154aab39e398c819f7bf215cfda08e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1d0642c502c74bbf1faf5d0e106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24c8f339017db95c926ab358f926f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d612f713e6d1a0524a9fc72ae3318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1d0642c502c74bbf1faf5d0e106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684ed179f4719810805794ceac3b947.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b6fe17e0acd911cd6b41708231bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1d0642c502c74bbf1faf5d0e106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297782708bd2ee506c1f3918dbdf779.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b619f0179db00d80d390123725b67d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1d0642c502c74bbf1faf5d0e106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85274d8dc9e53831939ed3cce3dd84f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e5d52c0a5b743dc2fb0d940c728a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>