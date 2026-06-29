--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f974ed198e35c36f0e3659c6f50ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d5fe1ef4bd1e2da76ba8aad529f28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86257b9b6a04c1504fc5260bdbcf89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ff4409cef4481678eaeae56acb83f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ff86784d7d59404471d6393e9eef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa192818b02226bf5020e4b38bfb9d5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154aab39e398c819f7bf215cfda08e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d12804cda5251f1fb949a7ed31e54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d612f713e6d1a0524a9fc72ae3318.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8caca4f5d6534c02d3f1c7a9ae244.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b6fe17e0acd911cd6b41708231bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0423d641c4a9098aff6d0d0263fd6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b619f0179db00d80d390123725b67d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8b9fa76afe1ad7b69ffacd765f8fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01a3523c9e71b9a7999ea3524003c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e5d52c0a5b743dc2fb0d940c728a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1ce4592c59ffe796b8ae5a21c908.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>