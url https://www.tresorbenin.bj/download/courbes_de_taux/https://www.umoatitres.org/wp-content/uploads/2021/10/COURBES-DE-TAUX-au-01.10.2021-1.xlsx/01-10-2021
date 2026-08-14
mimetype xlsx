--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d5fe1ef4bd1e2da76ba8aad529f28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c30c2d145f71b9872ea9a8db8c99e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ff4409cef4481678eaeae56acb83f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d77481cf90367e583a85a8fdc5877.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa192818b02226bf5020e4b38bfb9d5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be981b1c472f5d6d61c2468cf666d1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d12804cda5251f1fb949a7ed31e54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dac4d8d1c5c27b21258154a779656.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8caca4f5d6534c02d3f1c7a9ae244.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f61760fbbd845dea73763999043e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0423d641c4a9098aff6d0d0263fd6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b88f0dda595c58152c3f8e728808.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8b9fa76afe1ad7b69ffacd765f8fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6b9f57ddcaa5a682eb4dccee68dcc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc13e745a1f1d24035c53159e7a82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1ce4592c59ffe796b8ae5a21c908.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4ad91175017560f90a1a14c1a2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92551435ad5cd7fd37dfcd633c6264.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>