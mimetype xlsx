--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34039fbc979232864bed8d649738c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154803e9be5f812a1d6642cce35252fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5414ede7fb089f06e5a9f887e22344.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34039fbc979232864bed8d649738c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f258df39284c3d355d0973ab0dc03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c45d357eecdb562af1532fbc7e9ae7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34039fbc979232864bed8d649738c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b1917169d0366179e5227233127b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf6ca12bc166825720ab01df942a86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34039fbc979232864bed8d649738c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fc157debd0ae40133147731e71e0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74be85433ccff177ea8c640fc51631.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34039fbc979232864bed8d649738c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5060c6131c7117ce75a50366709789.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ed9e68a9f911519bef3e748b33c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34039fbc979232864bed8d649738c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba2fbc1db2760f30711bfb1c9265ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c805062a3b4949363f82575078f3751.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34039fbc979232864bed8d649738c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f0192de74a4437dd70262e0fe89a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22026d5f6cd68abe1995bb728920ebf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34039fbc979232864bed8d649738c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336910a6b6f51f443b62bdf870e2974.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b3dd7758fd61969aafaa5297c0fc2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>