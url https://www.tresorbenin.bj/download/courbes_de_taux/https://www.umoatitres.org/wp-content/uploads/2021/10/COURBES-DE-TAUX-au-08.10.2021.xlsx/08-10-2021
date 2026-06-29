--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5414ede7fb089f06e5a9f887e22344.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb8cbe7665fa59bdda6fd6c5959e68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c45d357eecdb562af1532fbc7e9ae7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e3d871ae675efdb72d9c8725dde34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf6ca12bc166825720ab01df942a86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a8bc4866f817a24d56d1d1c044d1f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74be85433ccff177ea8c640fc51631.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf558c9568cf6df04f4e638ce02906.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ed9e68a9f911519bef3e748b33c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b721985661c48a26846820cd4ce8fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c805062a3b4949363f82575078f3751.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb83a1726a2d31a5e94e582b4295b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22026d5f6cd68abe1995bb728920ebf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb145b91748c40ad10039e54168c4a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343aafad3355597f31af1c9245f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b3dd7758fd61969aafaa5297c0fc2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409d69c66e400bc7abd29ac12d9e5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>