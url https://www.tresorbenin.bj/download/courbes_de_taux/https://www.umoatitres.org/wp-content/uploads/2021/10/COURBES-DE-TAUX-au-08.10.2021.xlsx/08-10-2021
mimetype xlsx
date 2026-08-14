--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb8cbe7665fa59bdda6fd6c5959e68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2456913ed5739c4010a5a7a227e664.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0dc182ecb976c80ce04b818e86f0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e3d871ae675efdb72d9c8725dde34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2456913ed5739c4010a5a7a227e664.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dffe42ba458d8ab0fee05541f10f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a8bc4866f817a24d56d1d1c044d1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2456913ed5739c4010a5a7a227e664.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665cc84a1ea13c90fed252e5afe0578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf558c9568cf6df04f4e638ce02906.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2456913ed5739c4010a5a7a227e664.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4028ef37b88f73f7abf66fe1f6a36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b721985661c48a26846820cd4ce8fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2456913ed5739c4010a5a7a227e664.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06f52cddaa5d2727fa87ccd4ed44ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb83a1726a2d31a5e94e582b4295b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2456913ed5739c4010a5a7a227e664.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa6c8d455026c190d2eafef60ac16c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb145b91748c40ad10039e54168c4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2456913ed5739c4010a5a7a227e664.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7ef4e44ac572419599515caff2d2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8473a79699b03c96028be880b90e5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409d69c66e400bc7abd29ac12d9e5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2456913ed5739c4010a5a7a227e664.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336636003f6b93e38dd98aaa2436d3b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>