--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487766a85179d332da3a003cb7654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab2e61519e424bc753ea1137eb16f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb020376c83d8c06a039f416edd75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487766a85179d332da3a003cb7654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d4990d0e88b6d441c6e1abfa8a971.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3830490fbcc64c921898ac26a550db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487766a85179d332da3a003cb7654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a38d330b1f6f54b10ba466818eaf9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba53a332d440c05ac9b1241dffda22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487766a85179d332da3a003cb7654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37633299ff6867e9bc7c8354a4de0479.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd2cb2c2f9244d70ea1c9903ce8a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487766a85179d332da3a003cb7654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa979e5a0580474108b09514086954.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f416eea08c18efbebd94a17183fd15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487766a85179d332da3a003cb7654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e2992cb3de5d65c685020f4f0ade6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b148361ca086312ebfa6544b4c9b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487766a85179d332da3a003cb7654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45e72f1e084cce8297b5f2d962bf6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611433038404ebd1eec086efe8e33537.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487766a85179d332da3a003cb7654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf49a889a0de192de331f7286903c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1699fca16a9b10c51b26fafc77c1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>