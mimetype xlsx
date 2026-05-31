--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb020376c83d8c06a039f416edd75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1598fd03416cadce64836f0f0cd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3830490fbcc64c921898ac26a550db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9df321f1c471be83a5b9989968c92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba53a332d440c05ac9b1241dffda22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b13955edd504cdbaf418dc8f06d499.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd2cb2c2f9244d70ea1c9903ce8a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b952b2dff0f40816cb064c87061b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f416eea08c18efbebd94a17183fd15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979aa9d44d8e3efc3830da5249dba31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b148361ca086312ebfa6544b4c9b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e51dd579d951de9f5560b52eea91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611433038404ebd1eec086efe8e33537.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8fa91266f814c9928d91575d873c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0021e9714d12625e4657800ea6319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1699fca16a9b10c51b26fafc77c1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70790b6100234d482f52453c9fdb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>