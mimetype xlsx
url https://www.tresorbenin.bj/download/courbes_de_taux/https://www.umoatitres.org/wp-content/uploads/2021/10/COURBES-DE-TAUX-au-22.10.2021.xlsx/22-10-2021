--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1598fd03416cadce64836f0f0cd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fc763dbd4184e0ae7d304856145b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c499ca0f2c484602b68b47e66e11451.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9df321f1c471be83a5b9989968c92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fc763dbd4184e0ae7d304856145b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca895d7a56094edc19ed49e932be39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b13955edd504cdbaf418dc8f06d499.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fc763dbd4184e0ae7d304856145b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777375f8aaf288ef4d0c08f0a16361a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b952b2dff0f40816cb064c87061b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fc763dbd4184e0ae7d304856145b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648591fcbdf75cd8c8a2cee77ff5a9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979aa9d44d8e3efc3830da5249dba31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fc763dbd4184e0ae7d304856145b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b318783fc6582f6b26a034d0a440f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e51dd579d951de9f5560b52eea91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fc763dbd4184e0ae7d304856145b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ef149a411f3ffbe1a5c3cbf47b168.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8fa91266f814c9928d91575d873c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fc763dbd4184e0ae7d304856145b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efeec995e62ba2779ebf19863c3533.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb83e26248f2611d073c790ee0cca2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70790b6100234d482f52453c9fdb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fc763dbd4184e0ae7d304856145b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a88615bbbfbbc72eec4e261112af8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>