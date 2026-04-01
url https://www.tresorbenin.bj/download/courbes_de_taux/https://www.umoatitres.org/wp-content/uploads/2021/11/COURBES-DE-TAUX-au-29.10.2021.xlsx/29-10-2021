--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d76f1c40a6dbcdd808df2bde7d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5839d1659418c9876b4773b5a53018.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73badadbc5b0018b2b34bedb0794489d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d76f1c40a6dbcdd808df2bde7d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716b242288be32fd44a17421a98b37e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf9dd179fa3510d9a84c54abc12d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d76f1c40a6dbcdd808df2bde7d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbedc36b267117515de6d06d54108c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60ba917f7c8f99c7624b7486f14bd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d76f1c40a6dbcdd808df2bde7d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c989c530a225fff0e354a30a68eb14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f6549803e3d0cfa2db58607bb904.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d76f1c40a6dbcdd808df2bde7d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fd29500202f3361b607aa4375cac1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7363a20a54645b8958d5f4438ee9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d76f1c40a6dbcdd808df2bde7d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199055ebcbb68c036434fce06df5843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80698f4be4c938d3f33517a38ef6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d76f1c40a6dbcdd808df2bde7d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fed23b42e3df18b7c0e67bf83e070.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e484fd10249014bdec96d87a3409a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d76f1c40a6dbcdd808df2bde7d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b91466e720086a11ca532e756473.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd95e24e04ff61c234d46e27780d0ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>