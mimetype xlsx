--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73badadbc5b0018b2b34bedb0794489d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38873b6a7c871d105fb247ee0013419.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf9dd179fa3510d9a84c54abc12d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fdba25236fd5e85c3d31bd2e8d054.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60ba917f7c8f99c7624b7486f14bd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fd02958d081531bd89a556ee28cbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f6549803e3d0cfa2db58607bb904.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd000596a9bbcae1b1e3f9bac704494.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7363a20a54645b8958d5f4438ee9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27d7ec79825b607930ee0fcbc47d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80698f4be4c938d3f33517a38ef6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1905c6a9b148c1ba393c9c289de4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e484fd10249014bdec96d87a3409a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1af91f50cea29096a86781048938d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd71aa09dd706392518e23a677368.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd95e24e04ff61c234d46e27780d0ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceacc13e5bd639e4f2dd7da344fdb57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>