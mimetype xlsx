--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38873b6a7c871d105fb247ee0013419.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e350ed35201ed66f9d517f202e83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2500803a9fb1fba0ed0efc464afbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fdba25236fd5e85c3d31bd2e8d054.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e350ed35201ed66f9d517f202e83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50956cd85f0233c28d582fd6b16cd3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fd02958d081531bd89a556ee28cbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e350ed35201ed66f9d517f202e83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbd47575ef665a83dd3b2e57792f53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd000596a9bbcae1b1e3f9bac704494.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e350ed35201ed66f9d517f202e83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969de9c83e29c5155d8e1732b598a0f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27d7ec79825b607930ee0fcbc47d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e350ed35201ed66f9d517f202e83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673fc85f7a8a6d2d36639367c6f7cb3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1905c6a9b148c1ba393c9c289de4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e350ed35201ed66f9d517f202e83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53209440a20f00e0131c697a40fe39b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1af91f50cea29096a86781048938d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e350ed35201ed66f9d517f202e83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d6d6fc13a780ce52fc1e8ecaa946a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff409af3fb481bdb15f70afba873ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceacc13e5bd639e4f2dd7da344fdb57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e350ed35201ed66f9d517f202e83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4e566e37a1f99aac38c5086cede50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>