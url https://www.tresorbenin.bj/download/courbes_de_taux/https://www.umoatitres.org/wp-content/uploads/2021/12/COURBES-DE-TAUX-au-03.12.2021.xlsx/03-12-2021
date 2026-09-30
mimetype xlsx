--- v2 (2026-08-14)
+++ v3 (2026-09-30)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017598582d59128af33537b8379c59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c61a2e095b4227b705557db43a5c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9b6cd26f631d64a1fa2d9e129e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5341081260d22bfd36503b1f9a0716.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017598582d59128af33537b8379c59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bded30b03a0616aa4a2ea8f78064a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9b6cd26f631d64a1fa2d9e129e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6401ccade3befc7f26bba179e9f374.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017598582d59128af33537b8379c59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66791dd2d175b1b65f0c60a8e2a240.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9b6cd26f631d64a1fa2d9e129e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101445855ebb42d99274fac46cc6d76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017598582d59128af33537b8379c59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23084eddcbdde8b886a53f7c58210224.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9b6cd26f631d64a1fa2d9e129e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a69e98c97aaab60ab038b9e2d7bbe6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017598582d59128af33537b8379c59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf05b1428a058586044e53544575e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9b6cd26f631d64a1fa2d9e129e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcd4af8c66eea1053f9690097248aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017598582d59128af33537b8379c59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de4a083c8f22b8400597bfb0c73bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9b6cd26f631d64a1fa2d9e129e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259050f43086784a97cd2cdee6e1955.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017598582d59128af33537b8379c59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe75b5db1bf612898a654315e9abf6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9b6cd26f631d64a1fa2d9e129e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c837e8a561d8129ec19c9eb13a8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017598582d59128af33537b8379c59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fd3e31c20f01e7682ab312f7a50b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9b6cd26f631d64a1fa2d9e129e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482de44b8e13c3ba1ed01f96bfa6a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>