--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711af0cb0ae250589253c2b73fd494.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398fd35083d31d58988c8ea3cba041.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8511c1387768f0dcf879512965b7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711af0cb0ae250589253c2b73fd494.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13402e07074c90d900db317cb143865e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f69502eacb0acbba3d0fcac54852cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711af0cb0ae250589253c2b73fd494.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5fd8c7c736034ea7f3015d5fdd937.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb3d9d377eaddd5871c54fa6b1043.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711af0cb0ae250589253c2b73fd494.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f0805a8d7a43d3996b482193e3ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac888952d02dd629f4aa3902e89c74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711af0cb0ae250589253c2b73fd494.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d3b6b79300c07b796580f610af6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729517e245bddc61f8681ce2fa761f80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711af0cb0ae250589253c2b73fd494.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611ac8e711ee42e645ac9b26bf58b21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390733afc39ffecff83bedd8b494130.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711af0cb0ae250589253c2b73fd494.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e6f77de01f95f7e4147c1f62e7f71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d63bb8246af139eb32301d31f54504.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711af0cb0ae250589253c2b73fd494.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3e72fdd277be971d0a50570c5c485.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5b5a9c71abbec245dbbeabd4f3bcd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>