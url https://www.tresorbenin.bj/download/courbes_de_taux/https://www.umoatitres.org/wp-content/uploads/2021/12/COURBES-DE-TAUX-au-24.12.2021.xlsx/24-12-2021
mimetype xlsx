--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8511c1387768f0dcf879512965b7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e042b796b86d9513991fc136b5adbd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f69502eacb0acbba3d0fcac54852cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eda3ff595af75c21e5df3fe0fbd44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb3d9d377eaddd5871c54fa6b1043.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d770b9a3fa25c2daa35aae043e189.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac888952d02dd629f4aa3902e89c74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d5c69e87df8ce6504b25b5a1ae753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729517e245bddc61f8681ce2fa761f80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c4b530469cbf2e8c4a85a64317b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390733afc39ffecff83bedd8b494130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c88ade5b512bd7e8c8a6bf0f3a890.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d63bb8246af139eb32301d31f54504.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabce9b10e4814a91769e05c46dd6fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973803da70dde6919712aeea01b4b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5b5a9c71abbec245dbbeabd4f3bcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d893fc735a3fc1c008c38eec5c422.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>