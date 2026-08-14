--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e042b796b86d9513991fc136b5adbd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f1404272604dd2c2ff1c3dd0fd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a70df7ad4f2a5ef377e1580525e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eda3ff595af75c21e5df3fe0fbd44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f1404272604dd2c2ff1c3dd0fd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e308f668bb6be3f458aaeeebf92bdd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d770b9a3fa25c2daa35aae043e189.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f1404272604dd2c2ff1c3dd0fd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d731f70b89ebcdbd3f03b7f2ad05b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d5c69e87df8ce6504b25b5a1ae753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f1404272604dd2c2ff1c3dd0fd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294dace46d94124374b29950a71efa3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c4b530469cbf2e8c4a85a64317b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f1404272604dd2c2ff1c3dd0fd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a909048377ff5b2bd2caf88505db3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c88ade5b512bd7e8c8a6bf0f3a890.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f1404272604dd2c2ff1c3dd0fd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a99503b2cea48d3a44d0bc2afb5ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabce9b10e4814a91769e05c46dd6fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f1404272604dd2c2ff1c3dd0fd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd51db02a9a170a5e994f1b1a6f0d13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4704f9df30e758c343146323d1062.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d893fc735a3fc1c008c38eec5c422.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f1404272604dd2c2ff1c3dd0fd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3a04ba9e004be74dc06b8f6003e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>