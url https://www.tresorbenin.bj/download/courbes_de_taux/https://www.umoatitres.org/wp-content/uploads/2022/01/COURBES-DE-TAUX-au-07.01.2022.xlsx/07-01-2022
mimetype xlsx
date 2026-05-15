--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374bf7151c4ba912bd61b226008272.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a5cdc53b0187343aae210fd963e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a85022d56bfc3bdba4405529b3e5c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374bf7151c4ba912bd61b226008272.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdadd9aec08497bdedbf42280a2f11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c6ee03caaa085c299b1ed729f6d7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374bf7151c4ba912bd61b226008272.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70ea56ec9e28d3e24537934f4ec80f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9fbc28227c1963f8e300f2264064.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374bf7151c4ba912bd61b226008272.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56195637c434191ae4dda0930fc980.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73143ab123266dcfb5cb8cf74beccba3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374bf7151c4ba912bd61b226008272.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7605ef9d7876f62dfbe7a138bf20a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deccf961167f4c45ce11856fe15ecb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374bf7151c4ba912bd61b226008272.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4828bb8450c0d10a3caf914a2505f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaceab061f78e6572eebfc3a5899be9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374bf7151c4ba912bd61b226008272.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cdcbca0567e5fea1cf741d3149148.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0f0d7675b4ff6f26500bff4c214f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374bf7151c4ba912bd61b226008272.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e9303842f31a308b547695dd3fd87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065385044a414f4b49f3745be35d8f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>