--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a85022d56bfc3bdba4405529b3e5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e8c61b1c02876a23f981526be1a83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c6ee03caaa085c299b1ed729f6d7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529caa80dfbd598d957a138b92ba24a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9fbc28227c1963f8e300f2264064.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81f149c2d9aed7e184109e3bb01882.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73143ab123266dcfb5cb8cf74beccba3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48bb4c96860bcd2e7f0cfea05c6acc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deccf961167f4c45ce11856fe15ecb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a412a0125157f2f47b08dc4c359990a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaceab061f78e6572eebfc3a5899be9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d180b0e9d50578825202ba09a1dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0f0d7675b4ff6f26500bff4c214f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e4574770274b88badf5d6edc8298.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862e384dd0de0924ec23a212ee8e8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065385044a414f4b49f3745be35d8f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b7bb0240e8cc2a63aef381db5da4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>