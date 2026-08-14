--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e8c61b1c02876a23f981526be1a83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229eece8c1283eed69af5b88f28b58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18013b06193d5870b50b98577275e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529caa80dfbd598d957a138b92ba24a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229eece8c1283eed69af5b88f28b58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb64a7cd280cf6d2af5c8dde11d734a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81f149c2d9aed7e184109e3bb01882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229eece8c1283eed69af5b88f28b58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519091c40a781dc919293d016c8eefa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48bb4c96860bcd2e7f0cfea05c6acc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229eece8c1283eed69af5b88f28b58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025d47189d2b64906b553d7747b076d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a412a0125157f2f47b08dc4c359990a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229eece8c1283eed69af5b88f28b58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcef6eaa79cdf0ca326c38837e45c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d180b0e9d50578825202ba09a1dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229eece8c1283eed69af5b88f28b58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c0ff5593a158f83bd1c6a0b8198cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e4574770274b88badf5d6edc8298.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229eece8c1283eed69af5b88f28b58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc2ffa07999d5a3187b3d2627a48b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ffb882ccd6d547540939d8e5d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b7bb0240e8cc2a63aef381db5da4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229eece8c1283eed69af5b88f28b58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1830b3a1c08d91a7dc4c8ba3c514f7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>