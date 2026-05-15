--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8d8e8b4bbbfb26b3efd3b12bef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97caf1b5a83e9e9d9f8a319c4910965.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9166e84b38b78d9ddc92955a5118fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8d8e8b4bbbfb26b3efd3b12bef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f96c63f22b91a22e3d41eae5c9d081.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a7af39732e52448ba2477783ba870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8d8e8b4bbbfb26b3efd3b12bef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a574a9911b1b9ec805eff4b591f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84c9fa377f91b90f8d906871d88080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8d8e8b4bbbfb26b3efd3b12bef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d5f4db8af6a2873bc0cd2c7d0c704.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255fb8f8ac4e827d59c382c77332436.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8d8e8b4bbbfb26b3efd3b12bef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d2f6f5c42932e6833267e0d0f5ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146939dfdb8f269b88babbdd0683f8f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8d8e8b4bbbfb26b3efd3b12bef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a22a211f44aca850f718e9169ce717.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c7b2ded497591e10a65408b3e70a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8d8e8b4bbbfb26b3efd3b12bef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b00be983552993016f94edcf0cc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0874ef948053fd44723e7fd603802.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8d8e8b4bbbfb26b3efd3b12bef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c9a9b1e31f1581e431b23775cdcc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc79f9ee93a1fc98036ea770648fd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>