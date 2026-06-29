--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9166e84b38b78d9ddc92955a5118fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d86c02d0ffe4b2caf73f73c639b67f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a7af39732e52448ba2477783ba870.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee588d06e18bf63003477184c054cdec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84c9fa377f91b90f8d906871d88080.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0001f28b13ab09b0e70dcf8f110ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255fb8f8ac4e827d59c382c77332436.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f83cc6f642db54b254b20465eaddc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146939dfdb8f269b88babbdd0683f8f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd93c3dce31bc3273b6bb9b82ea2ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c7b2ded497591e10a65408b3e70a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443f25de7b9cb7875406facced6f06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0874ef948053fd44723e7fd603802.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709c7725824580ec6978664b491a054.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016f16f13a592eb7c2c62baadb1d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc79f9ee93a1fc98036ea770648fd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f15da2694b2adbb06780bd7dfd6b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>