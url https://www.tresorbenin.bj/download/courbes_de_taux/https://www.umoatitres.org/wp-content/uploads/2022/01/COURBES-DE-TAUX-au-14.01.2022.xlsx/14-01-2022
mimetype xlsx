--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d86c02d0ffe4b2caf73f73c639b67f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23a73094f150fbd7b342468a0b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5db4ed0edc694123548dc536bd912.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee588d06e18bf63003477184c054cdec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23a73094f150fbd7b342468a0b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d70c6e7365227a322b1ad41b8a8db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0001f28b13ab09b0e70dcf8f110ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23a73094f150fbd7b342468a0b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05a4183e210825791c94907d4615bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f83cc6f642db54b254b20465eaddc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23a73094f150fbd7b342468a0b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006289572e0285e3456f46720764b312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd93c3dce31bc3273b6bb9b82ea2ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23a73094f150fbd7b342468a0b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41bc6f69037791f98a67b8b391264f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443f25de7b9cb7875406facced6f06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23a73094f150fbd7b342468a0b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11428f99469528bf4d0b09620118df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709c7725824580ec6978664b491a054.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23a73094f150fbd7b342468a0b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a2f58961943436218799432f5497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e530c265e560b9230070e63ee647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f15da2694b2adbb06780bd7dfd6b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af23a73094f150fbd7b342468a0b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7478cfb1342c16c38fe061edcbe1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>