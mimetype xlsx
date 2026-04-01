--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20343e3ec327a168a277f5d4b0bdbf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fab01d8993c2e7347e50a1c19996b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac293d60b04c5c9ded3f6a69d27d8dd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20343e3ec327a168a277f5d4b0bdbf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb242c1d878ac17b96701f6c4cf0920a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ce83e24527bb5925fb8562b11ced.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20343e3ec327a168a277f5d4b0bdbf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e21ee571fc5c2d4e21a8896a7af24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f638d071489ac8a3cf2ac796f7ad949.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20343e3ec327a168a277f5d4b0bdbf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4635fccc29c3d0181d037c991e732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea948cea023299c4889158d8ea73651f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20343e3ec327a168a277f5d4b0bdbf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c48e168937a10bc99e5fb9d99bfaa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e418d4e632a7686b06692f833ec890.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20343e3ec327a168a277f5d4b0bdbf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b82a07333c3cda35efefe5a6ea0e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a6212297f431a4c0fd27ebe386e05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20343e3ec327a168a277f5d4b0bdbf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26625a8493c8a9c7064444d190401c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea6e20ca66af6498691f67509a5b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20343e3ec327a168a277f5d4b0bdbf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a821fa681b1a979c5455e05cb19d534.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7c2a433af028d0ddfa968c0053fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>