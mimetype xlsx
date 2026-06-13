--- v2 (2026-04-01)
+++ v3 (2026-06-13)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac293d60b04c5c9ded3f6a69d27d8dd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955f12a50036d5a9c9d33a530e5d55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ce83e24527bb5925fb8562b11ced.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c5afda909dc8928f1f6874e012b71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f638d071489ac8a3cf2ac796f7ad949.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505274fe6fbc646c561a02f47fd640cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea948cea023299c4889158d8ea73651f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecfb69176795b4fc2533caf9caa69d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e418d4e632a7686b06692f833ec890.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edac8ba47bb099e1cf448b35394107.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a6212297f431a4c0fd27ebe386e05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8a170e1c135acf9ad98cb299b723d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea6e20ca66af6498691f67509a5b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e9b1b0e7a296fc6982237fb443ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d5e2d9d94f455b3b73128b44fa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7c2a433af028d0ddfa968c0053fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172f09161eb698cfaeb24e75f5db8e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>