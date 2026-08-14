--- v3 (2026-06-13)
+++ v4 (2026-08-14)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955f12a50036d5a9c9d33a530e5d55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26f92204106e331cfc0d1e8dbb56f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c5afda909dc8928f1f6874e012b71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18915098f2eb4d7a193855bf72e7bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505274fe6fbc646c561a02f47fd640cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c426ae6c9564a8ab3301b3944526135.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecfb69176795b4fc2533caf9caa69d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec321d681b1b24a612a3a1e10ff201.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edac8ba47bb099e1cf448b35394107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360ed42f2c05bbd08da32b6943211b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8a170e1c135acf9ad98cb299b723d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6ca96c7a21f09255d41d62a58b1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e9b1b0e7a296fc6982237fb443ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ead20dca4d2f4b388180651c747f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f28e2d274b2046ec63672574ad8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172f09161eb698cfaeb24e75f5db8e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1440bdb63edc7986808c68af5b941.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>