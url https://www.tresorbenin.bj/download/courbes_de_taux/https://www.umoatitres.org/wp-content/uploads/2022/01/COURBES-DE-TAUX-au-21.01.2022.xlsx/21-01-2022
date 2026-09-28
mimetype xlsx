--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26f92204106e331cfc0d1e8dbb56f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd22fe74efcd24f9383d5c3f9dbc87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c7d7f4576755ed766593062ed8f1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18915098f2eb4d7a193855bf72e7bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd22fe74efcd24f9383d5c3f9dbc87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc008dab051b66f74958794cee827.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c426ae6c9564a8ab3301b3944526135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd22fe74efcd24f9383d5c3f9dbc87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85a1614c7984c7225c3613ebfca6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec321d681b1b24a612a3a1e10ff201.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd22fe74efcd24f9383d5c3f9dbc87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06055009953a44d5b9eea9f2e90687.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360ed42f2c05bbd08da32b6943211b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd22fe74efcd24f9383d5c3f9dbc87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f6550d9a7238507fbd6f801e8c82e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6ca96c7a21f09255d41d62a58b1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd22fe74efcd24f9383d5c3f9dbc87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86608909c1eff7fab2c980094f88ffb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ead20dca4d2f4b388180651c747f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd22fe74efcd24f9383d5c3f9dbc87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a62bb13f9fc87871ff8ee08cec671.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07d46fb6dcdc109fcbfad1b0476ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1440bdb63edc7986808c68af5b941.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd22fe74efcd24f9383d5c3f9dbc87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd8691a2055d8704999e6a903dc499.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>