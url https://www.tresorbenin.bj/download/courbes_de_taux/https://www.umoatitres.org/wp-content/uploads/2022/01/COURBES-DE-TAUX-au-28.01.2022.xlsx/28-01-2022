--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac8a692b66776728e05d2d8de7f94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309111c91cbc12add4ff025a8df97eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82193949ec187a0a377a35797a2a3c05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac8a692b66776728e05d2d8de7f94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b3a81a7573fe39c9f7887e62a61f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2e7cf8c237566f2011226622b8a28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac8a692b66776728e05d2d8de7f94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dc56a66b8e695db730f9848a04a50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af1dbe2a791473cab3f29f3f03aab4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac8a692b66776728e05d2d8de7f94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1761f20ad836e2d99d13891d7efeb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa7b2f061d5ac9685d06a14bb89f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac8a692b66776728e05d2d8de7f94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a546964e510818bb1d8d0f1f604d45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949241189e9004fba2d3afb80957d1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac8a692b66776728e05d2d8de7f94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14fd0330882ef010087a2c1f69982d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44073957a5f52097225adc1c7d6e3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac8a692b66776728e05d2d8de7f94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8451aa6e89f246ed49f47b1e0ea602.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cecb6027268d0e66520eaeca688b79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac8a692b66776728e05d2d8de7f94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e7df69975c41850c8de079173ad8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1d0b84b85ac2c6632b00e4f90244.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>