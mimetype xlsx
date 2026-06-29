--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82193949ec187a0a377a35797a2a3c05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2d113b1e17ae71fa8200b09f74fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2e7cf8c237566f2011226622b8a28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7b68910c3e26bc1ac44939bc064db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af1dbe2a791473cab3f29f3f03aab4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5bd39ec364fa7d42321c574d0cf0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa7b2f061d5ac9685d06a14bb89f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab38b4d042f1699cf2fdbd5d285a33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949241189e9004fba2d3afb80957d1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b5bb72e4b3e91baa6f443e68f1198.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44073957a5f52097225adc1c7d6e3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693778176da698e2450ab26329357f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cecb6027268d0e66520eaeca688b79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba5bcbf43e3659565c2dae955aff2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574401cd350b0f1ca53222db876f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1d0b84b85ac2c6632b00e4f90244.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3abd160022355cef04418dd9a76a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>