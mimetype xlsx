--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2d113b1e17ae71fa8200b09f74fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d25a5ed2745d5e2b45c3773020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb01f672f4dc489c023d144e28775e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7b68910c3e26bc1ac44939bc064db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d25a5ed2745d5e2b45c3773020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9231bb8abf1bee01a0080ca0f3748.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5bd39ec364fa7d42321c574d0cf0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d25a5ed2745d5e2b45c3773020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15cd5ee30c60b03dcf62dab8b3773d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab38b4d042f1699cf2fdbd5d285a33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d25a5ed2745d5e2b45c3773020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37b0474fa963deea7235515d00680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b5bb72e4b3e91baa6f443e68f1198.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d25a5ed2745d5e2b45c3773020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af972c4b63226d60cec37b1ec3a02cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693778176da698e2450ab26329357f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d25a5ed2745d5e2b45c3773020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a66138bb1a96a3e0363187b4f8c2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba5bcbf43e3659565c2dae955aff2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d25a5ed2745d5e2b45c3773020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dea9092aa43ebb6f35c191b5fc162.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66a47f28b13f1a2698856218bf69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3abd160022355cef04418dd9a76a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d25a5ed2745d5e2b45c3773020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c1c2b47055ad26a2e93b02f4972d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>