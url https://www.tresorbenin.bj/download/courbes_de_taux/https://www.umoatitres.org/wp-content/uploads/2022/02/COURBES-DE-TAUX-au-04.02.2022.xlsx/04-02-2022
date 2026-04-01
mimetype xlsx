--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a75fbc79738cb49bbb795a6217c17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a4bdc3570713a198eb750eaa2f0b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d58f3fd30617e26ce0cd72cf008c27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a75fbc79738cb49bbb795a6217c17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71959b26bc5146ca0d4ab852195bb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13875d0029c06814a5e3a600e534382e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a75fbc79738cb49bbb795a6217c17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb0018b2b64b776352a63ecd973dcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab0309f37830706ec6777b8cc1e01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a75fbc79738cb49bbb795a6217c17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb526b092c8df8c8ebafe021cb42b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d5e0a330286724d5132e70821899.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a75fbc79738cb49bbb795a6217c17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79414782b4c6456cc8cfff12a7f1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20cbe1797a158c4a4df4d4ae204b89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a75fbc79738cb49bbb795a6217c17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff40d5d6e5556cb56381ee26a4a2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1acbce12ad4d42750ed5ddcae5ba6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a75fbc79738cb49bbb795a6217c17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a4469712e9d09b36a9c82f8c99db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa790fbfa22b8bf26649724b68ff9df3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a75fbc79738cb49bbb795a6217c17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df88e37cee6b36393f8f3527c10b8c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c4b08eb6598fde4a7a0c6698411b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>