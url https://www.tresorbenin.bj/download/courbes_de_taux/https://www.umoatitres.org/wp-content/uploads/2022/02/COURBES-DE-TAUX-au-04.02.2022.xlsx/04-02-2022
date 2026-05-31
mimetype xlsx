--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d58f3fd30617e26ce0cd72cf008c27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291db2bdcf239d074dadee47c9adfb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13875d0029c06814a5e3a600e534382e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324404e4796cf5def3f869536c66e711.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab0309f37830706ec6777b8cc1e01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1da660b72a5a9831f2bcf38994c2e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d5e0a330286724d5132e70821899.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6555b5b866df608ee14e8eb96b9b46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20cbe1797a158c4a4df4d4ae204b89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c10afcb64a77467e897d599879bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1acbce12ad4d42750ed5ddcae5ba6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41407ba234a531bc4d6efa738711ece9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa790fbfa22b8bf26649724b68ff9df3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29dd08c9dcc377b48a75bfaa892168.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcea1cde98fb3a809f01dfd81360.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c4b08eb6598fde4a7a0c6698411b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce94bf1f7fbe7e93e2d45c8b5cafe7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>