--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291db2bdcf239d074dadee47c9adfb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bc0cf30acb17d6aa16a2b2dbfce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cde25dedabf0a7569987a134042dad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324404e4796cf5def3f869536c66e711.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bc0cf30acb17d6aa16a2b2dbfce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c406e25ddd28f4017f644226fa986.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1da660b72a5a9831f2bcf38994c2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bc0cf30acb17d6aa16a2b2dbfce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7fe2fdd204bae6cd3faadf0a7d73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6555b5b866df608ee14e8eb96b9b46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bc0cf30acb17d6aa16a2b2dbfce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b1eda49a992db8f376331bfd3eaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c10afcb64a77467e897d599879bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bc0cf30acb17d6aa16a2b2dbfce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821f929a172420cfa16e10a418fd358.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41407ba234a531bc4d6efa738711ece9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bc0cf30acb17d6aa16a2b2dbfce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8008cec7402f1e7770313a89537830.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29dd08c9dcc377b48a75bfaa892168.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bc0cf30acb17d6aa16a2b2dbfce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4b059c1cbcf99f9a87b26aefa2012.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95177ebf5d8e98d8fd7cd46212604fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce94bf1f7fbe7e93e2d45c8b5cafe7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bc0cf30acb17d6aa16a2b2dbfce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99afdc7a98fca4aeb7e1c99b0607c8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>