--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21a0561ea4d622d41732cbb279f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b6861e5420192ddc76727f8890f83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d6118e26ebe43c2d2c76f52e6074.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21a0561ea4d622d41732cbb279f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de14f701939bf28288c949c5bf61ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14b5edf1d2a491b616af99b6bb18f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21a0561ea4d622d41732cbb279f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d8b63d9aad0cd518c78864f30433d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b920e80595fe4bbc6cba2df1e657acd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21a0561ea4d622d41732cbb279f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e5b0ebe886810e7ccaccd17c476c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed36662f3b57a306848015027b5456.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21a0561ea4d622d41732cbb279f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaad8245428ae50bc40522e63dc975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c77d224c805097f05e1b7f540bd7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21a0561ea4d622d41732cbb279f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1c91f4feae7f11f99f5b115879e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464761900efdc588fd53fa5becd9403e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21a0561ea4d622d41732cbb279f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443932e58b8de6e7135a2d548ca55ef4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15841d2b58e1f6cf6be04038ec1466fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21a0561ea4d622d41732cbb279f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234a58db369ec9a8e981a174009c504.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16745e44b79af484ec94e4fa146f5e0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>