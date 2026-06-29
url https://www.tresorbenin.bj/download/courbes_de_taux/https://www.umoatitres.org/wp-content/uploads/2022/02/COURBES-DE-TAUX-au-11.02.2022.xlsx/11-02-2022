--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d6118e26ebe43c2d2c76f52e6074.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd436859f78cdfbca22bb5568ad99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14b5edf1d2a491b616af99b6bb18f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567409e15ff291103057e2ccdce3f0b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b920e80595fe4bbc6cba2df1e657acd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6290ec5a77a666274c6793a61f3e0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed36662f3b57a306848015027b5456.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e904cc5a27320ec0196f54274615c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c77d224c805097f05e1b7f540bd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9468989240715b44fafcefcc9589c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464761900efdc588fd53fa5becd9403e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052674b088c6e8e68e08ad03c4cd0646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15841d2b58e1f6cf6be04038ec1466fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a78d89613d768ec5932f8a683ce9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffbd6cad351230655434f2bcc7c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16745e44b79af484ec94e4fa146f5e0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaadaeede1c3c30a0e26c497e65530.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>