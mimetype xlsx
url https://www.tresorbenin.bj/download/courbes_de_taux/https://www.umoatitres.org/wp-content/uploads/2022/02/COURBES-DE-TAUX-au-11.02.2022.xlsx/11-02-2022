--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd436859f78cdfbca22bb5568ad99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805e8c165e828e726a339decea63bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2cbba734183708266c11434e04420.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567409e15ff291103057e2ccdce3f0b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805e8c165e828e726a339decea63bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bc577805f4fe3a0de5862bc431f3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6290ec5a77a666274c6793a61f3e0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805e8c165e828e726a339decea63bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f1b5d34ac1912fc0fb859a3a9a70c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e904cc5a27320ec0196f54274615c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805e8c165e828e726a339decea63bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdb12b3caad2224f092d816a244448.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9468989240715b44fafcefcc9589c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805e8c165e828e726a339decea63bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384e52033a051dec31869cba37e7c66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052674b088c6e8e68e08ad03c4cd0646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805e8c165e828e726a339decea63bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e0cfa8af346e223c994616dd44e7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a78d89613d768ec5932f8a683ce9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805e8c165e828e726a339decea63bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a15067c3043c6ded5cbe601635399.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd13cb6f4216407f12033f24a003.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaadaeede1c3c30a0e26c497e65530.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805e8c165e828e726a339decea63bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d59974374f13df7c28e23179bf56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>