--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab2711d9934e5350e53ffa267a5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a04c25b2698e5b13cf9e9cf5bc2c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc52d34f921b161d54e66ea6427969.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab2711d9934e5350e53ffa267a5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b941e7ec140ca9c81ba56f0162773de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49a95ef541fa61875802ac84e7e0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab2711d9934e5350e53ffa267a5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ee60a9261dcf9f6ecc93e1b700b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a65f4524af5533c95de6bc4c3efb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab2711d9934e5350e53ffa267a5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c04d7282ab76c7fd2c15c114fc7ad7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26692e9430a85bbab0e712f3409e75c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab2711d9934e5350e53ffa267a5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac3ef6ec4eb033282ba3512b0f39e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46820b0bb8342320f4e1191aef990.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab2711d9934e5350e53ffa267a5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14e17385983590c5bf68bf4d7e5fa3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829669c744d827488defe4d4e396b0c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab2711d9934e5350e53ffa267a5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9244719332ce7c413fa49d578684122.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168bd5767ae28fcc80deca7cd2bb370.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab2711d9934e5350e53ffa267a5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6a0054c99e9f22f378513124bf267.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c93d59c5c8d86b788435d7359ac770.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>