--- v2 (2026-04-01)
+++ v3 (2026-06-17)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc52d34f921b161d54e66ea6427969.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4d47525e0332e3ef1d4236c17e61a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49a95ef541fa61875802ac84e7e0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67790c24a306f16a47824ecf215291.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a65f4524af5533c95de6bc4c3efb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba74958fadba46fa1ed9dcea8aec3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26692e9430a85bbab0e712f3409e75c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a09b6cf42ea78ae6c659524433d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46820b0bb8342320f4e1191aef990.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a383288118a4e9ff2ab2ac28585362.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829669c744d827488defe4d4e396b0c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6afa0058645290dd71d4f917d53fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168bd5767ae28fcc80deca7cd2bb370.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee5b217d547a174c3badf54096cb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b19d73fd08d0f6c78ad5fa8730587.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c93d59c5c8d86b788435d7359ac770.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560707e62609f1b78ffda792aae8a4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>