--- v3 (2026-06-17)
+++ v4 (2026-08-15)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4d47525e0332e3ef1d4236c17e61a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f2658c3e8daf043d85a9b870e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a22782407f274a7affb7ab79cbecd5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67790c24a306f16a47824ecf215291.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f2658c3e8daf043d85a9b870e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476fa90507bb77446a19fcf9274254b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba74958fadba46fa1ed9dcea8aec3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f2658c3e8daf043d85a9b870e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe70764269808747fe77661e422a132.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a09b6cf42ea78ae6c659524433d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f2658c3e8daf043d85a9b870e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd8b7b4ddcafb3f72fbdc044d8d1ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a383288118a4e9ff2ab2ac28585362.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f2658c3e8daf043d85a9b870e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c4de40ba17c562c8f9f46c44807b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6afa0058645290dd71d4f917d53fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f2658c3e8daf043d85a9b870e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98cf5dd800b762855c5668ea6417e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee5b217d547a174c3badf54096cb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f2658c3e8daf043d85a9b870e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd8ab79a7309738258db3a1b8d88f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f167cbecbb1f6b4e1039d0d693932b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560707e62609f1b78ffda792aae8a4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f2658c3e8daf043d85a9b870e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfccccb8951155c4d11cba51da7bec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>