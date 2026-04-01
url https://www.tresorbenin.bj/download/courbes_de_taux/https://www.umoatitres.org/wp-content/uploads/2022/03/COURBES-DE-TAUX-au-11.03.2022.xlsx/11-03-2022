--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa57644771d27e5d8c1a4bb7607cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80169f5625afd9fd88941eb13330efb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566cb4a1609fc1a27b4f5bc25bfcabb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa57644771d27e5d8c1a4bb7607cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1db37b05cb81cb4f41bf222f96b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d8944e7b1752dbaa134c28da8aef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa57644771d27e5d8c1a4bb7607cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6f11a01b13a0117c591ea87feede.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd84c0cf85ea848ff3ea9d19f39974.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa57644771d27e5d8c1a4bb7607cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc8c88d1c97d32d3beccecbcb6af72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4159f7fb575f948cd56b6dc571832.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa57644771d27e5d8c1a4bb7607cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ff924896530472d546c93b271a2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc94921af39d45730b11f93e4491b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa57644771d27e5d8c1a4bb7607cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6345070b58fea3e2b60b72d5800fbfc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e87a2269fc9e5a547aa216093fdb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa57644771d27e5d8c1a4bb7607cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aff399dc3f04aa9651056a9150e2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b3a5a1734ce128213cd0b3cc9fa84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa57644771d27e5d8c1a4bb7607cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e21d67e9785c45b725671823e56c70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ebef2043409ee33386c6ed91fd94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>