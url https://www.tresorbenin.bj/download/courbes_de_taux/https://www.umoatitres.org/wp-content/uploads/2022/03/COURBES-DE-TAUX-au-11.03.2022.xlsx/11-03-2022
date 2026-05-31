--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566cb4a1609fc1a27b4f5bc25bfcabb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11a71eb698e0712afeb6107a477c1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d8944e7b1752dbaa134c28da8aef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af5a376f99a8fcf565b92ef6135e7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd84c0cf85ea848ff3ea9d19f39974.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16b7cb0105924283a42ac71f44cb39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4159f7fb575f948cd56b6dc571832.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4248e677507ebe9c2888b7cd92280e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc94921af39d45730b11f93e4491b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453c691140e0a740ccf112529e59490.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e87a2269fc9e5a547aa216093fdb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6869d00aed3547633d4b976aac9778.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b3a5a1734ce128213cd0b3cc9fa84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61552b33955b2034fee06cef99d1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015384a4387485bb549aa78e337041c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ebef2043409ee33386c6ed91fd94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c096c3b19408dc93f426fc7c2735c38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>