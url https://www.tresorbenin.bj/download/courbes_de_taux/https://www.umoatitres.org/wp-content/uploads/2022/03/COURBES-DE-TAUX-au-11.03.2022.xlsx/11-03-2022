--- v2 (2026-05-31)
+++ v3 (2026-08-15)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11a71eb698e0712afeb6107a477c1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79018fa82c0a0da571a1af9041c22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3298fd7140e7a80b3137fd18014494a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af5a376f99a8fcf565b92ef6135e7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79018fa82c0a0da571a1af9041c22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97f9eb78ac3ac3f632add608d69460.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16b7cb0105924283a42ac71f44cb39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79018fa82c0a0da571a1af9041c22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167c4a01db6e687e4d4440379df9660.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4248e677507ebe9c2888b7cd92280e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79018fa82c0a0da571a1af9041c22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f1c258eb59984808c2f9edbe8bc89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453c691140e0a740ccf112529e59490.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79018fa82c0a0da571a1af9041c22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f10b65a750f38bd4d79b0372aa004c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6869d00aed3547633d4b976aac9778.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79018fa82c0a0da571a1af9041c22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a595af6631eaa6aca093322db7ac3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61552b33955b2034fee06cef99d1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79018fa82c0a0da571a1af9041c22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911513286119a848dfc8bf8517e873c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bebfbe88344b63d2df38711af347a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c096c3b19408dc93f426fc7c2735c38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79018fa82c0a0da571a1af9041c22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf107bd15b6eea727633899e9da4cdf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>