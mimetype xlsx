--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f80209484b650d2b704d9ede131b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c189d6ba64903f369796405687a7d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f7c43c4c41ff29d901a29b43a85c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f80209484b650d2b704d9ede131b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662951e4baef7cef783b3235fc48049c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665976bc0d624a1dfc984a46b07cdab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f80209484b650d2b704d9ede131b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26ae1d661d3574e22a0f3eee91faf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cebb9ae2312de0d9b245b4a6d3b320.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f80209484b650d2b704d9ede131b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cc5673db45035f9d4964889def674.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a07f166267dc452f9ba05931c726.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f80209484b650d2b704d9ede131b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b7c12f79fc35c360d58c3f11bbcbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8769777b0bd1426f026cd24e56f5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f80209484b650d2b704d9ede131b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19304e5b637f4cb7627652666849969.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39615b972c52805091a90ca2c4fa572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f80209484b650d2b704d9ede131b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93439840a7dd0a31aab91302cdeb531.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f626e41e791569439eb5780b209137.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f80209484b650d2b704d9ede131b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb2da80de8295d3fa7047460b20c89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f06ec8ed4c8ba47947ce5f0a7e311.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>