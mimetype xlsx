--- v3 (2026-05-15)
+++ v4 (2026-06-30)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f7c43c4c41ff29d901a29b43a85c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80423f14eea8600556d259763230008c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665976bc0d624a1dfc984a46b07cdab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f1539f6775503def32b94c1bd2a6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cebb9ae2312de0d9b245b4a6d3b320.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b8a50a9437a3b23ee88aa4e38a0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a07f166267dc452f9ba05931c726.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ea8da0b4bbfdf63ea38d56e5887bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8769777b0bd1426f026cd24e56f5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67e81bcfca1650a8a912d00f0bdaf8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39615b972c52805091a90ca2c4fa572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cfa5d9645fc3ee85f3e8ad4dda09c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f626e41e791569439eb5780b209137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe50d59b86eee75ca45886bcb28d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343cb0e0bc9b80bd130697268c0e9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f06ec8ed4c8ba47947ce5f0a7e311.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287a1f0323987e0a7182cbce89b156c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>