--- v4 (2026-06-30)
+++ v5 (2026-09-28)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80423f14eea8600556d259763230008c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad773800096c3f978fe9dd145fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45563d1b44ff3780669015f5040e3ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f1539f6775503def32b94c1bd2a6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad773800096c3f978fe9dd145fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc76e70b8ae07cf3ea75158c540b5f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b8a50a9437a3b23ee88aa4e38a0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad773800096c3f978fe9dd145fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4917f56aa92910de500cc954094d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ea8da0b4bbfdf63ea38d56e5887bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad773800096c3f978fe9dd145fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667401e126a1c9a3e92aff7f7b8c0b27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67e81bcfca1650a8a912d00f0bdaf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad773800096c3f978fe9dd145fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443bf770387cb12236cc95cedfbbd0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cfa5d9645fc3ee85f3e8ad4dda09c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad773800096c3f978fe9dd145fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54494fac705c2b23aed52a19eb7012.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe50d59b86eee75ca45886bcb28d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad773800096c3f978fe9dd145fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe8abdc3706a2c7992c5c0bb02663f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015b990d26041a81e78a318903b858.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287a1f0323987e0a7182cbce89b156c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfaad773800096c3f978fe9dd145fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccceb51dffe7020d56666fc293476d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>