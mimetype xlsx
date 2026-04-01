--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612367b68f2176d2716c95fa0061f9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c26d95a19f5a11adaebb46edd4520.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f3355f8d1391c6e5fad57b8d1f93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612367b68f2176d2716c95fa0061f9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ac2e19274cfc8c4744d2ae8a556d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2597ec54e246cfc366646062dc1ab4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612367b68f2176d2716c95fa0061f9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4e2b77babaf76802ca721b01a2f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc3fe741551bde4d33d1599284c4a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612367b68f2176d2716c95fa0061f9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e7b6409d37670a6e0da0318d25395.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a76461fd0bdce12742b56e0039cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612367b68f2176d2716c95fa0061f9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1ac2204cec39fbd92f57dca645d4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb68fba86dd5ed8a64bf7a00a6e4c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612367b68f2176d2716c95fa0061f9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c2c582f69f12901d90d6aeab09898.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab15a38b2802d7d53af5b77500f25c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612367b68f2176d2716c95fa0061f9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd3028460cee728a678d89d5848b4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf284304dee565e115149faa37fd0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612367b68f2176d2716c95fa0061f9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad754f51c53931907027d88bb98fc67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bab4423215f5d6b3eaab24da100a3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>