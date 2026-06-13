--- v2 (2026-04-01)
+++ v3 (2026-06-13)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f3355f8d1391c6e5fad57b8d1f93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ddb96852f309978d5ad16813f88b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2597ec54e246cfc366646062dc1ab4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce59f05620504ce532c649f17b74ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc3fe741551bde4d33d1599284c4a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebbeb1b55234e47a9bb2bd5d90f0a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a76461fd0bdce12742b56e0039cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dead6eb7ef4eb996b7984823d91c6f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb68fba86dd5ed8a64bf7a00a6e4c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f044a293c1587f0222b301f1cfcd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab15a38b2802d7d53af5b77500f25c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbd182168819837da8dc46cc02e6da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf284304dee565e115149faa37fd0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04730d7c26238f75c19c3477775c6515.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59712dbc09e160752b7947959ddc4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bab4423215f5d6b3eaab24da100a3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c135308f66226b68b44e493db27d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>