--- v3 (2026-06-13)
+++ v4 (2026-08-15)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ddb96852f309978d5ad16813f88b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a42333694a07556acb8d3be3f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607f3f983ce6f4d8435d28de1e6bc42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce59f05620504ce532c649f17b74ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a42333694a07556acb8d3be3f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57b8ee519eeaf0765350aedb63e5e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebbeb1b55234e47a9bb2bd5d90f0a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a42333694a07556acb8d3be3f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b33d64929ca3c282dcbda5d9f5d117.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dead6eb7ef4eb996b7984823d91c6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a42333694a07556acb8d3be3f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c53b1452fd7bf563a02028fde4751.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f044a293c1587f0222b301f1cfcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a42333694a07556acb8d3be3f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c4a3f85747fa6a3f539db0c0f3691.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbd182168819837da8dc46cc02e6da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a42333694a07556acb8d3be3f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c31f13700f0185844a81d32c42dd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04730d7c26238f75c19c3477775c6515.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a42333694a07556acb8d3be3f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927c9ea3091ee3cc7d2c9d491816278.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184fddf1098e69df72e850ba11fcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c135308f66226b68b44e493db27d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a42333694a07556acb8d3be3f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676bac2b0da6156e044f76fc02d60e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>