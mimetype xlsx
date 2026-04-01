--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3945823a4057717fc79f92c30ec77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800ee330a5687a2b6b48f31f01e581.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc6509e1d7b475a40115fbf1f55d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3945823a4057717fc79f92c30ec77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eca9ce4f810459a6fa050b71c36d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410667ce8c08491dcff517a9dfebac2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3945823a4057717fc79f92c30ec77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b452dbc160f720e61a55295cbceaac0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad04729e806edfb6ac7ab0e9289083.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3945823a4057717fc79f92c30ec77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a60c819551d64da3c799aedc080e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b064f3065cb78e25672ffe5d0db5f5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3945823a4057717fc79f92c30ec77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6961149d208317969de45cfeaea1fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0821c6c9de4f7faf506d0b7abde68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3945823a4057717fc79f92c30ec77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07584f191567ef965cbf310aedf5154f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0569a574810e412a8f08e4a3fe31e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3945823a4057717fc79f92c30ec77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b7d59900e8e5a35bd745c2500fa9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573cdff0cb9b7555cbbc015a391e603.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3945823a4057717fc79f92c30ec77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfcd343ef1fe576dd260197b720029.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91ca644b87f61f4495fef9414dea5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>