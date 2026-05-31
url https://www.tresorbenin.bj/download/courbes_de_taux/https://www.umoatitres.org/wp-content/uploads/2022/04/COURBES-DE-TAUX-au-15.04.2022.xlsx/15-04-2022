--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc6509e1d7b475a40115fbf1f55d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05493fa79d2c19aade5e487a936f37b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410667ce8c08491dcff517a9dfebac2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e9cb9575abb2aebd15220d693d6bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad04729e806edfb6ac7ab0e9289083.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12c5f587274c15f7214900c595f26f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b064f3065cb78e25672ffe5d0db5f5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb027cd1ac80774b656515d69f7690e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0821c6c9de4f7faf506d0b7abde68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2564e6001ff545bab152c9e1180f588.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0569a574810e412a8f08e4a3fe31e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d0ed1eb19672fc14440a6c2ff3e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573cdff0cb9b7555cbbc015a391e603.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ace72743e2c4987d4d6440c9e4213.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e6374f2648cd4fc61c3456e1ea80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91ca644b87f61f4495fef9414dea5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b9d19d3038258809ab27c79a45283.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>