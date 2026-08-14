--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05493fa79d2c19aade5e487a936f37b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644d4d3604b605f32ebd5b37549c295.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e9cb9575abb2aebd15220d693d6bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260486f5cffd2c905a34d4503a8ba047.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12c5f587274c15f7214900c595f26f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f0f39eaaa6a65cc9a7eb2fc17e4a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb027cd1ac80774b656515d69f7690e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac06f068649b5b8b4503d988520c23e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2564e6001ff545bab152c9e1180f588.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0072d1927af409b25c9ceb5c1c5450.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d0ed1eb19672fc14440a6c2ff3e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042c1f09019bd808bff3f7abcaf651c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ace72743e2c4987d4d6440c9e4213.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c2e29afccc238e3df5ef7c1e809d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4f4ecdf499bf9b9a36a08bd4496.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b9d19d3038258809ab27c79a45283.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a069f59fa10278db84fa02a208d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>