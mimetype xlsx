--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644d4d3604b605f32ebd5b37549c295.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd82dada22ae53ba3c4c148b70a19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfbce4d5a32615ff1f20cf3b88cdcf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260486f5cffd2c905a34d4503a8ba047.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd82dada22ae53ba3c4c148b70a19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6796ba6f7fbe586b1b6bbcfa7fa8d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f0f39eaaa6a65cc9a7eb2fc17e4a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd82dada22ae53ba3c4c148b70a19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211bdff8258e620da865da1a079b1fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac06f068649b5b8b4503d988520c23e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd82dada22ae53ba3c4c148b70a19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1abc21b36561c37442e5a957472ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0072d1927af409b25c9ceb5c1c5450.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd82dada22ae53ba3c4c148b70a19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3058a6ece9b793cf024dbaeceb8ceaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042c1f09019bd808bff3f7abcaf651c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd82dada22ae53ba3c4c148b70a19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e33f93284faf2bad8a10710e20129.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c2e29afccc238e3df5ef7c1e809d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd82dada22ae53ba3c4c148b70a19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499cc1ce87883bf33940223ef2493e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60214ccacd92aaf9608e9bfb08d2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a069f59fa10278db84fa02a208d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd82dada22ae53ba3c4c148b70a19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57956451d71fc07fd386a8b01ae59f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>