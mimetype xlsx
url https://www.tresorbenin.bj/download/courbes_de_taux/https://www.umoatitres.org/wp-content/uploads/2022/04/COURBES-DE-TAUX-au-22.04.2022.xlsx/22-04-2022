--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be312a7b1cd2778fe86f3b43241d679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb0de802795a7994b33aff4eca545.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a84cda73432491c9c4dce2da400e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be312a7b1cd2778fe86f3b43241d679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c8bb1c69c813653d96aae7b221249.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266b2ab625c7c5819895bcb40d3c142.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be312a7b1cd2778fe86f3b43241d679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe790bd88d52d6cc1de54d731e6fcdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c825e015ba790dffb895df217fb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be312a7b1cd2778fe86f3b43241d679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b971a5d69e631009c4fa29a6ee20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0c32e94b8efcc56513a6520867b8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be312a7b1cd2778fe86f3b43241d679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed8d23174ff446a7beda482edfd6b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293392c1b86a7d379b56e96302dca1ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be312a7b1cd2778fe86f3b43241d679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38348ffcbd68ec30e2be0f86a5b1b729.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27756f46c8450df4f6025bc1ddb1e92d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be312a7b1cd2778fe86f3b43241d679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffa0c25c8b9dbdc623b0fb13550faa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e82da712126e75c863104858a3fe0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be312a7b1cd2778fe86f3b43241d679.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2ece0242b1882ef0d940f6b57d553.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dcb17846aca1253bb239d38b3a773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>