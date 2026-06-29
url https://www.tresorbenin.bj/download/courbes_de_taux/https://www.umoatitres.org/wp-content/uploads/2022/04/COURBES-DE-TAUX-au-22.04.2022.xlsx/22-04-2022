--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a84cda73432491c9c4dce2da400e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aa5b76d7a6bb0afbc6270cc297ed0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266b2ab625c7c5819895bcb40d3c142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271f7acb90f9d4e983ea2ef6dc64e78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c825e015ba790dffb895df217fb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2fe08fc7e37ad51cbb445f02197b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0c32e94b8efcc56513a6520867b8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fe793ff7038ef8a6e429a77f15033.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293392c1b86a7d379b56e96302dca1ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5a2ed8eee01f05df81bffe93e94ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27756f46c8450df4f6025bc1ddb1e92d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fe7b96c7e0ba74116f78d229b7c3f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e82da712126e75c863104858a3fe0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d0f7057ce6bfd0136673d34f7d33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ab19bbd4385062c1a93b48a399c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dcb17846aca1253bb239d38b3a773.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224afec887660b2e04e2a5b2c2398c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>