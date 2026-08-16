--- v4 (2026-06-29)
+++ v5 (2026-08-16)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aa5b76d7a6bb0afbc6270cc297ed0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca1acd50fecb169de46f8d1141a2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8dabcb0db10250cf5eaf62fd09b77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271f7acb90f9d4e983ea2ef6dc64e78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca1acd50fecb169de46f8d1141a2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64df5310447ec340ecbd5c5d7863f83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2fe08fc7e37ad51cbb445f02197b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca1acd50fecb169de46f8d1141a2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ac657d1b8996e630c2ef37d05b059.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fe793ff7038ef8a6e429a77f15033.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca1acd50fecb169de46f8d1141a2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169adef011257cf1e770a6b43707dc96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5a2ed8eee01f05df81bffe93e94ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca1acd50fecb169de46f8d1141a2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a35ca8b6a2a17e105f6b8748d760c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fe7b96c7e0ba74116f78d229b7c3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca1acd50fecb169de46f8d1141a2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd82196b4538656069573402f459600.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d0f7057ce6bfd0136673d34f7d33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca1acd50fecb169de46f8d1141a2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaa760b1b0bfaf4cf697658d880c24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98f61318f221ee5ed3e024dfd9446.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224afec887660b2e04e2a5b2c2398c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca1acd50fecb169de46f8d1141a2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc00c67325f575c5a93543a408cbe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>