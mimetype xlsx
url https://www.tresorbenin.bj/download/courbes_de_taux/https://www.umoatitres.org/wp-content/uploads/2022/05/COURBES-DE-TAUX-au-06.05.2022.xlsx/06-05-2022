--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bb08163d804606a347867697c52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ad2e7f778159ae553bc258e9669c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d31cac08ebbf1884dd37e71bff6a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bb08163d804606a347867697c52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467afc190d0def33ae967a9e7d54073.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174e12790cfc5755f8a4667ac42950.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bb08163d804606a347867697c52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07776dd99a436c332f1044cc40cb692.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c708c770b07f57ea246fef926db245.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bb08163d804606a347867697c52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320d07b5434c4b6bb6bfbd1118febf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0372e8f11a29ce0c6bc6a50d95e58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bb08163d804606a347867697c52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45833cf2b22c6a9feb5f4dd5cfb4cd28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817c493a40e0d8f3aa31b585f6d910.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bb08163d804606a347867697c52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53da4b0078c2a403470e8a6c04724.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30329193e5ff92cdc81674548a4ec4b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bb08163d804606a347867697c52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9a697a6536a3c36be5483c024ea4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6982c684e05ad19d88a80ede7766d1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bb08163d804606a347867697c52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466347ac6022ecb15e7806052772084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd3b4b049d6eb60fadb9798c024644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>