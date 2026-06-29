--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d31cac08ebbf1884dd37e71bff6a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd3ff323cb8ceb1d45c1a8fcb8371.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174e12790cfc5755f8a4667ac42950.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92a2cceb96ed9f6acb5730a0bd6c3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c708c770b07f57ea246fef926db245.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643203e08287c45ca0c53280b8fd85b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0372e8f11a29ce0c6bc6a50d95e58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38326e5cbb3b5f4287f74e6d04628157.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817c493a40e0d8f3aa31b585f6d910.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8f62d5e00fc04a57c4af5add66ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30329193e5ff92cdc81674548a4ec4b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb57fbbf2880ddad2f33872613f37c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6982c684e05ad19d88a80ede7766d1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af598e7b764af84d59692d24814748d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ad5e1112e8b0d86e389881380cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd3b4b049d6eb60fadb9798c024644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3d3aab0f0617bb02ad5a1fdb9059.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>