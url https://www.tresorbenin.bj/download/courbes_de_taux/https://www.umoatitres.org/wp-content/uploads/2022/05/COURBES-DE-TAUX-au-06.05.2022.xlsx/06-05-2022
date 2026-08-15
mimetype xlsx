--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd3ff323cb8ceb1d45c1a8fcb8371.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527a9ae1ec65c2c4c77c8c6d1732d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842056813e23a9378b403c512a1b4f4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92a2cceb96ed9f6acb5730a0bd6c3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527a9ae1ec65c2c4c77c8c6d1732d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b098c6c5a85f9287ab5c97188e32a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643203e08287c45ca0c53280b8fd85b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527a9ae1ec65c2c4c77c8c6d1732d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f629277cbed273ec3703e5773849c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38326e5cbb3b5f4287f74e6d04628157.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527a9ae1ec65c2c4c77c8c6d1732d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614563b0322ffd0adceb5426ea19bd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8f62d5e00fc04a57c4af5add66ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527a9ae1ec65c2c4c77c8c6d1732d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d9a4cdac604ac29833f75f39b028.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb57fbbf2880ddad2f33872613f37c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527a9ae1ec65c2c4c77c8c6d1732d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fed1ffb920906ca702804b5bc73e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af598e7b764af84d59692d24814748d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527a9ae1ec65c2c4c77c8c6d1732d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5632f17cfd7487fc3de07ac7cfd9038.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74d92659f087a36e664ea42ecb445.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3d3aab0f0617bb02ad5a1fdb9059.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527a9ae1ec65c2c4c77c8c6d1732d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05104fd0993f2d97d859ca43e93526b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>