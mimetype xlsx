--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab20c9d46d29f336a91ced3af709a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace975fd9961e101ff9749036fbb9d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae552b26e9c33c4ac090ed9354626f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab20c9d46d29f336a91ced3af709a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040325aca7a73fc7ff777a7d185d8323.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58297c7e18e14dcca747aeff4ac8a7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab20c9d46d29f336a91ced3af709a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056afae5603c79664ec4171bb4a6339c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376bfd4ca87cb81be397d8cf2c29e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab20c9d46d29f336a91ced3af709a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a86ada50c04fbb3ac25436fe8d915.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67cd7a10e6d158525a701c3e575fde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab20c9d46d29f336a91ced3af709a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbff73467c0b05196a582078144be7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5eba8938aad72f72b91d0d479eef9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab20c9d46d29f336a91ced3af709a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a670c41a8d5a8fa8be08ad6b4982c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a7643bf923932978b0bda24ad2ae7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab20c9d46d29f336a91ced3af709a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141c339cfa83961f9609f42ed26450c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314b3723bee9b0682a07ae9bc2a1ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab20c9d46d29f336a91ced3af709a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9a40178625068a76543e90da5438.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9dc80c4d05a0569d36765fc59cd33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>