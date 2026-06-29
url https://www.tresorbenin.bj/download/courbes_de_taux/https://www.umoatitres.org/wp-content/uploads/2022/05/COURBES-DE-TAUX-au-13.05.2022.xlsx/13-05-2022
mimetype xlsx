--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae552b26e9c33c4ac090ed9354626f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72891497fa80dcac448b13d79c5848.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58297c7e18e14dcca747aeff4ac8a7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578972bb7c02f7287f102ecac4cd23d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376bfd4ca87cb81be397d8cf2c29e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635b9146b6c2597831ba0101a4824ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67cd7a10e6d158525a701c3e575fde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6fbfc8605fdd89445fec2b48cd364.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5eba8938aad72f72b91d0d479eef9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f6d36f25ef3ce305f85692891b6a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a7643bf923932978b0bda24ad2ae7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa964e82eac9b999fb489ea41ced6979.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314b3723bee9b0682a07ae9bc2a1ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6958dfae90b8f3f618c0e9c98513984.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d676acde5d66321ed85901c9e1adfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9dc80c4d05a0569d36765fc59cd33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680fd3b72ec4151878ae87ca1088d19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>