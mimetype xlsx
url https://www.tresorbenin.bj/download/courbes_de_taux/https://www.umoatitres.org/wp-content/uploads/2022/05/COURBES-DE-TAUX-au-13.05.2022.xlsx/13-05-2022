--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72891497fa80dcac448b13d79c5848.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d788483c3ff25c5a5b9109643533a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171a62412496d0d2f3895f680a65e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578972bb7c02f7287f102ecac4cd23d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d788483c3ff25c5a5b9109643533a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526d76b229b99a810fc3d812a82a06d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635b9146b6c2597831ba0101a4824ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d788483c3ff25c5a5b9109643533a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18823548d28e977cd6b1b40e86c51470.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6fbfc8605fdd89445fec2b48cd364.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d788483c3ff25c5a5b9109643533a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a99c8d0c3b26675703e2d1539dfba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f6d36f25ef3ce305f85692891b6a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d788483c3ff25c5a5b9109643533a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0899e613e61462349b2b952b5577d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa964e82eac9b999fb489ea41ced6979.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d788483c3ff25c5a5b9109643533a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20123b9e7b144055d16b0b3068e7d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6958dfae90b8f3f618c0e9c98513984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d788483c3ff25c5a5b9109643533a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37608e95cf38c38d99db4de320c318bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed72779d037ab235920cda05004d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680fd3b72ec4151878ae87ca1088d19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d788483c3ff25c5a5b9109643533a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbba5e3f0d1c62bf8580ca6797e8373.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>