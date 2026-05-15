--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59d5f2866d5ef8b1b0a6a31431189.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd8cb6eb060b07b7f712f2afa1dcba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354570b52f8b9fe74dba2e79547b015.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59d5f2866d5ef8b1b0a6a31431189.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c24aed4eabe876006eec7d8413c97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307d9e28742260c18b578bbf25753d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59d5f2866d5ef8b1b0a6a31431189.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6026e6070c3945556634b35e3b7648b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d5222d3c19bd1583498ae62a0622.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59d5f2866d5ef8b1b0a6a31431189.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8998179e80a4dd62d5a8bb918dd0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd407e38c1971bbc28d5d51fff65a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59d5f2866d5ef8b1b0a6a31431189.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff69a5b90bca6333af40bd666dd10a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5748a52cb30fbdce6e9175bd3f2ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59d5f2866d5ef8b1b0a6a31431189.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a9de080ee2c8fd45dcad789a3970.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d052102bdff10eb495a23ccff61afe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59d5f2866d5ef8b1b0a6a31431189.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577154f6bd84b3009e35c6e7e05fb439.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ae930f4f1f929b08db99ef8f51f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e59d5f2866d5ef8b1b0a6a31431189.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec689bb84a2adbf412663dc8ec3de28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deb9cb3be86465d0db7d1c41733c8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>