--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354570b52f8b9fe74dba2e79547b015.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa4bf75fd1d73137532c530ec5376.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307d9e28742260c18b578bbf25753d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5abc6f24cad844320877e92aec61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d5222d3c19bd1583498ae62a0622.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b26247591bfc742d6e29315a7cae4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd407e38c1971bbc28d5d51fff65a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b549abc98d882a7efe94cda84384493.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5748a52cb30fbdce6e9175bd3f2ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938e4c5bc098a7f9b11b32244dfc74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d052102bdff10eb495a23ccff61afe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1768fce975dd574739bb640a0ef8741.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ae930f4f1f929b08db99ef8f51f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f7e7128db0ac6be9afebd80e1647e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab526332f61f063d90627dead30b8ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deb9cb3be86465d0db7d1c41733c8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc85202d8931c1749b2f155272707.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>