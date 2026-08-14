--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa4bf75fd1d73137532c530ec5376.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bca24b201c1168502289ef62369ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a259f442e58f10339d05f349d047329.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5abc6f24cad844320877e92aec61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bca24b201c1168502289ef62369ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bac2d0115937bde29f54800a9508d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b26247591bfc742d6e29315a7cae4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bca24b201c1168502289ef62369ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6502b83947d04b0f70f50f5aa27ea0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b549abc98d882a7efe94cda84384493.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bca24b201c1168502289ef62369ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9b14d8f29f929cfd722d83017168e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938e4c5bc098a7f9b11b32244dfc74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bca24b201c1168502289ef62369ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e43a62f62270df8912716a1b4a701a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1768fce975dd574739bb640a0ef8741.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bca24b201c1168502289ef62369ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2d10f75e182b868423e170d8e18a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f7e7128db0ac6be9afebd80e1647e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bca24b201c1168502289ef62369ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd477ef319cb8e034a1e8bf8d7a15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe82200a71303806ae523e7ecd45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc85202d8931c1749b2f155272707.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bca24b201c1168502289ef62369ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33008a16ee779e984538d4ebb9ae2a32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>