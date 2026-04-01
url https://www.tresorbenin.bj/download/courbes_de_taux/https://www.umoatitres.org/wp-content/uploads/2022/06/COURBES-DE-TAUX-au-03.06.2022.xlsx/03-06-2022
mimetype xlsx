--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111a3d729c5419a2e43bf35e462b0c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b83252144c1a1e2819f147f3864e27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38781002a318276755e18820393bcc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111a3d729c5419a2e43bf35e462b0c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb17f2687ff375d403e3820a1e604e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a5b7fa49f600ac3e450349476cc66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111a3d729c5419a2e43bf35e462b0c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc0bbe75ccabab9e56d03fd207cf2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffa6f18bcd4208fdc8343e0661deba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111a3d729c5419a2e43bf35e462b0c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814fc4e4a2f79a58fc451358a704224.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f081ceb35c0c84e314e88ddb5818505.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111a3d729c5419a2e43bf35e462b0c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dfad2db3870a133e3ac2d1dce24bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251776ad6b4f8c625872969ca554b14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111a3d729c5419a2e43bf35e462b0c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b589dc44025122ff52792b12dc407a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f76626725d3a00ce1c54f0d68bbb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111a3d729c5419a2e43bf35e462b0c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88241fcf02ee06d4c0874f420d1f30d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84a65a1bf3e5da33af3aaddeb409bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111a3d729c5419a2e43bf35e462b0c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fc73092309010b1fb1bc1f74fb3cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f02f2132ac8e52eac0f92330212ec6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>