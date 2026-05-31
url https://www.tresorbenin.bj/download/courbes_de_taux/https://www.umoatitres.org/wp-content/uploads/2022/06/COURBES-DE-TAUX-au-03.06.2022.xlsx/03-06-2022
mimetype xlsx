--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38781002a318276755e18820393bcc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027204d6e68b53176e59eec2615cec57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a5b7fa49f600ac3e450349476cc66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172e680a2966c325bd9677fd983ac7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffa6f18bcd4208fdc8343e0661deba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bcd37943cab730c7387269d353840.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f081ceb35c0c84e314e88ddb5818505.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515ebd2c338b5a9ca4eedbc4ec4976d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251776ad6b4f8c625872969ca554b14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2648321cc42bdf1f01693208fcb93f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f76626725d3a00ce1c54f0d68bbb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110130a7f32ec50891df7c14b4baeb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84a65a1bf3e5da33af3aaddeb409bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70299ee6c3170de0402fc20135dadc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713096e11e52a7b22cecddab32ef03e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f02f2132ac8e52eac0f92330212ec6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a3e2a5c190e76c8034d7b8d8abd80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>