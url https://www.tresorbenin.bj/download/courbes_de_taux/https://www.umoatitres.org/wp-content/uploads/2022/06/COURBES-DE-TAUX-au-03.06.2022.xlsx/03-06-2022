--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027204d6e68b53176e59eec2615cec57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debbd5c7b08056081f960568f5ad5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d904fccf7a5c92f1c44bd476143f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172e680a2966c325bd9677fd983ac7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debbd5c7b08056081f960568f5ad5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5765350ebe76df69fe92072edf1f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bcd37943cab730c7387269d353840.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debbd5c7b08056081f960568f5ad5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf64f523156aa645101cb6866a6d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515ebd2c338b5a9ca4eedbc4ec4976d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debbd5c7b08056081f960568f5ad5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5ca4a49bdc4adef41c477f966dff3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2648321cc42bdf1f01693208fcb93f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debbd5c7b08056081f960568f5ad5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0f0b5a5373fe1d63a4fc548fe7768.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110130a7f32ec50891df7c14b4baeb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debbd5c7b08056081f960568f5ad5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fa7608f5e0117139e91e174958aa4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70299ee6c3170de0402fc20135dadc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debbd5c7b08056081f960568f5ad5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e3b743dda45ea826d02f3c591618c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1702bcd0dc793304c53a1dfe25bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a3e2a5c190e76c8034d7b8d8abd80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debbd5c7b08056081f960568f5ad5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e79944d7a15c727fb28ffb373b5e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>