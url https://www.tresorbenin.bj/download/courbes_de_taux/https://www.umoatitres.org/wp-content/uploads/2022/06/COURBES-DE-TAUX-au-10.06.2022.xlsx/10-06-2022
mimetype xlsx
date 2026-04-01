--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a67722b5f7a449bc18c1cb050cdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efce4fd49c32d124dac1515643c466a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15362695439cced2f73a23f7c06878.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a67722b5f7a449bc18c1cb050cdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3312cddf2498d74b01837d25fdfa65c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b55d4068fe20271b6cf290a2588e62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a67722b5f7a449bc18c1cb050cdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae76bfb1c0defe170026764ef30175.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11835076f8b3c2186331789b78db94f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a67722b5f7a449bc18c1cb050cdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab4ecad0f854409bde71509c4ec8e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef95a5e1c340e80377d91b7b24ff6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a67722b5f7a449bc18c1cb050cdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41c2be99ce081744838fae6f33a6ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762c78f48564c9b23867ca3be7141b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a67722b5f7a449bc18c1cb050cdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c8a2363847e2e3b9d034752b6012.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684817483c8a141e1c1fdb6f20d5cea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a67722b5f7a449bc18c1cb050cdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca91de11dfe34ff15775d02460d384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a657e28ca9254cd4bc85065a1722.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a67722b5f7a449bc18c1cb050cdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf6c07081d024f860538ce39cc6d20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310403b8a042e8bc818cb3ad47b3ea1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>