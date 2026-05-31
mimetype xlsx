--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15362695439cced2f73a23f7c06878.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2982ee8137ae74bc5b5dd4889b2cef2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b55d4068fe20271b6cf290a2588e62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df00db63dfe8d00c31e4d9a1acf7bcd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11835076f8b3c2186331789b78db94f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860a6e5d843a51f4f4c5956b78201aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef95a5e1c340e80377d91b7b24ff6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022128544b3af4f0fc44e4f58ef46f10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762c78f48564c9b23867ca3be7141b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df1e5fde31a7ec5244a247b70ebc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684817483c8a141e1c1fdb6f20d5cea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a32ba15fc4d9dc4f3b2bc4a07070cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a657e28ca9254cd4bc85065a1722.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589d84a850c4a036d9ff47861ab48bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c30cc45a43e50a22ed44b27ed784.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310403b8a042e8bc818cb3ad47b3ea1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5bef98268d7d80775925586fd2fc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>