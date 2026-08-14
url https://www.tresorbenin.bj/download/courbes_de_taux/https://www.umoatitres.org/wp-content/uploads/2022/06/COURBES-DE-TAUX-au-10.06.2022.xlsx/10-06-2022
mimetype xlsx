--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2982ee8137ae74bc5b5dd4889b2cef2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae771c0adb339db4c79b0c5218ac4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea685b42e9148523c186b6a8e1224a3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df00db63dfe8d00c31e4d9a1acf7bcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae771c0adb339db4c79b0c5218ac4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6633d7964d6a8a2e116a4d09b8d9cbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860a6e5d843a51f4f4c5956b78201aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae771c0adb339db4c79b0c5218ac4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfc9772fa3495323cfad9f55157dbd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022128544b3af4f0fc44e4f58ef46f10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae771c0adb339db4c79b0c5218ac4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d57c9482c39287d1530032ce7de06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df1e5fde31a7ec5244a247b70ebc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae771c0adb339db4c79b0c5218ac4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cd0060759bedf4e519c65ed35ed30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a32ba15fc4d9dc4f3b2bc4a07070cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae771c0adb339db4c79b0c5218ac4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4081fb4e51ba9a4f87f2e7447d26a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589d84a850c4a036d9ff47861ab48bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae771c0adb339db4c79b0c5218ac4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea201059bedbd289e4a3a9aefe4871f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ecf09f05904a4907c27eb36f1b2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5bef98268d7d80775925586fd2fc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae771c0adb339db4c79b0c5218ac4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3e81b1b95d7767c78ecec377ba60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>