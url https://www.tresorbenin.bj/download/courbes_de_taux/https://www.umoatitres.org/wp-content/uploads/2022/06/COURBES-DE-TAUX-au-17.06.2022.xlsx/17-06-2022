--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188232afb9611ce78152b0d89a28c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6f5aca2c20bbfa77219a6a4de2f24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545736cdc575cc842ac529240350e90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188232afb9611ce78152b0d89a28c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb4b76e6b24ec3f50816b306a7fd7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa44a7f012271e5628f60265516f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188232afb9611ce78152b0d89a28c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab572065c1cf4a7b63d18737f550eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a161dc0b1aca446c42f28621b657a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188232afb9611ce78152b0d89a28c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675123311126e21a524842e1d4a5431.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31872af26764e4c101f7cd3802888604.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188232afb9611ce78152b0d89a28c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754284a307f8de5b73469c13829e0b3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db888d6dbb5869432ae143750ce074f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188232afb9611ce78152b0d89a28c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15185fd2aafb5da24322272881142d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775e2c88b7c316326a26f720e52b187.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188232afb9611ce78152b0d89a28c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7cc888e6ada2053a403c1e58815ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf28f11278ced8c5f81b000946ec91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188232afb9611ce78152b0d89a28c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834d3090b63f9f4721987fc23d49956.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5019ff384e2528d61e64bb89740a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>