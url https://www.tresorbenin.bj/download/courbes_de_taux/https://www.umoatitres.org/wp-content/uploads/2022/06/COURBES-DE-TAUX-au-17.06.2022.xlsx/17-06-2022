--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545736cdc575cc842ac529240350e90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b1b373adc33478e32175af49870bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa44a7f012271e5628f60265516f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3980b6a5faafd7d854432bb312100df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a161dc0b1aca446c42f28621b657a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22c32ce6ade0798d9f42424b2e2d65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31872af26764e4c101f7cd3802888604.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2376fbf9e900e1497f1b7fa2c75b98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db888d6dbb5869432ae143750ce074f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0957f1f996de940f74fe90c49bd26a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775e2c88b7c316326a26f720e52b187.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1278c6c4ed5083b69e032a1285f5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf28f11278ced8c5f81b000946ec91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb1a689085457dfe39242b05afadf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff14b2d06070d614b674f153b4257f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5019ff384e2528d61e64bb89740a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe40a8ccb0ce72301bea54c81dcb7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>