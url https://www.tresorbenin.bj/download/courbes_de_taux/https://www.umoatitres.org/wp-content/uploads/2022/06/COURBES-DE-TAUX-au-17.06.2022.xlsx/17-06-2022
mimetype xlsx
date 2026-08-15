--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b1b373adc33478e32175af49870bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5adebfe68f6c03ba97baeaa2b4a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625feea22d3679618741ca17c9d82ad8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3980b6a5faafd7d854432bb312100df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5adebfe68f6c03ba97baeaa2b4a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06df385ae09a5aaeda65620dec288fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22c32ce6ade0798d9f42424b2e2d65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5adebfe68f6c03ba97baeaa2b4a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc2a7a11eb4d9a04db410c4ca6c8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2376fbf9e900e1497f1b7fa2c75b98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5adebfe68f6c03ba97baeaa2b4a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309de163fd266e953330e20c9d6242.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0957f1f996de940f74fe90c49bd26a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5adebfe68f6c03ba97baeaa2b4a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a268f0a6ea95a0b6fe3d84529a39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1278c6c4ed5083b69e032a1285f5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5adebfe68f6c03ba97baeaa2b4a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a4a0d67370366f072139ff776626.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb1a689085457dfe39242b05afadf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5adebfe68f6c03ba97baeaa2b4a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361b6329046445f18145b4c10c94cac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321aa355fe856b8bc09f65714a9112.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe40a8ccb0ce72301bea54c81dcb7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5adebfe68f6c03ba97baeaa2b4a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3f0cedb4310065ca65655380bfe60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>