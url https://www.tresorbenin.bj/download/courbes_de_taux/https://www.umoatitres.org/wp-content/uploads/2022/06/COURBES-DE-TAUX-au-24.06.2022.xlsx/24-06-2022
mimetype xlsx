--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592cea31e574cf7b8b99138f6d0c45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffe35a23558976b4de20fd0c0a8b2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a8c9eb9f8f2276826c6c2d119448c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592cea31e574cf7b8b99138f6d0c45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d9d71d972470af7543ac4a00afea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b1585c9fef6074b02c599d6356fca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592cea31e574cf7b8b99138f6d0c45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def13e1061a9b2466bc91ed23bfc9c4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759c115896b6a39b3390422b9acdcb7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592cea31e574cf7b8b99138f6d0c45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbc0836a94b1f00a792949e7dacd77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf35d32e1011b5597506f2fc5b3601.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592cea31e574cf7b8b99138f6d0c45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1d1d3af378960cc4a40512f8d70b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0b932558eecd2010d976e09ee5e5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592cea31e574cf7b8b99138f6d0c45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528c2b904c2b6ac2019b7dfc2161830.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dbe3fe8d0191d9d9c7a435f2ef2fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592cea31e574cf7b8b99138f6d0c45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45444d8ac266722464f39b52dd394a18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829895b276d97a851e8f263f8326b57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592cea31e574cf7b8b99138f6d0c45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002f7bffa19afb8610d5dc684b2b420.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6751649ce4ce472511cac8ce8c7608e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>