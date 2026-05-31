--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a8c9eb9f8f2276826c6c2d119448c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8d025a385010c669ccb9b1379ae0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b1585c9fef6074b02c599d6356fca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6fcdbb6880e26915a1481021ddc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759c115896b6a39b3390422b9acdcb7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa6ada9493bdd408cf5b8fef5a65c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf35d32e1011b5597506f2fc5b3601.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b6aa10e8c93523a833ca9b5dbcf0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0b932558eecd2010d976e09ee5e5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d163fc44b895713a2e89ae13c080721.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dbe3fe8d0191d9d9c7a435f2ef2fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577593add7618b31fed506fe4917fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829895b276d97a851e8f263f8326b57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852b8ef0dd53ea2db900b2370548820.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de53375d4805678a1297a7c34c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6751649ce4ce472511cac8ce8c7608e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151042ebaa90616a98027ae727a54ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>