--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8d025a385010c669ccb9b1379ae0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda051e3bea052f9f441402246aba5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2ce3bb52d7be5d7c5fd6a77132b4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6fcdbb6880e26915a1481021ddc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda051e3bea052f9f441402246aba5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3234cb76da3f6e299d1dfbca0685a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa6ada9493bdd408cf5b8fef5a65c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda051e3bea052f9f441402246aba5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396d10945a000ce6543d8759f113cf0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b6aa10e8c93523a833ca9b5dbcf0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda051e3bea052f9f441402246aba5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be270c22d61e3d7a605da1b09121250a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d163fc44b895713a2e89ae13c080721.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda051e3bea052f9f441402246aba5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e11ecdc86142e213c1351069afd880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577593add7618b31fed506fe4917fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda051e3bea052f9f441402246aba5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4959e6381b279e6af1bbd4c6d2aed7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852b8ef0dd53ea2db900b2370548820.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda051e3bea052f9f441402246aba5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2fda87bd828c5e357fa32b1faa12e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f33f1a1c1cf46af580837ea3dd44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151042ebaa90616a98027ae727a54ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda051e3bea052f9f441402246aba5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5be13ec2452d8fcb87673e5f72622.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>