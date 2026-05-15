--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cbff9f52b0b33a14216ca9a0a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14be82ca57ac439d0aeda611d61878.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10110769adc473440107bac9dbc50815.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cbff9f52b0b33a14216ca9a0a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73beaa0c0081c63d5e998844950f07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f4ff10a84c9ab2fa660bd800662e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cbff9f52b0b33a14216ca9a0a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46164551d1f63c2a00bde332816435a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b848c0b078332301810147075118c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cbff9f52b0b33a14216ca9a0a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d050b89dc4bdff72bd0e9d47c158fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c876b11e9b40453c0f57cf4016b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cbff9f52b0b33a14216ca9a0a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb45da93ae8d77f11e23f71302ac7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ee5c92ed6d2e7f9abab3b6c3caddf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cbff9f52b0b33a14216ca9a0a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176f1a5a0aa583c405a25e412196491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c302e494e0b2dde9cda627066baa5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cbff9f52b0b33a14216ca9a0a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493330dfea48760201be737c451d53b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6664d691e97e19569af060d63d2397a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cbff9f52b0b33a14216ca9a0a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab519caf08bcfeedea284517b28c64d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86197d94b1f72df8d9a1b5e6296a5cd3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>