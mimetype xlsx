--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10110769adc473440107bac9dbc50815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc544578670b947517e5b819acdc1c5c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f4ff10a84c9ab2fa660bd800662e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cf47c654a510a94ba8678bf1bc349.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b848c0b078332301810147075118c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee427affb8c7a40eb05f4f11b5ab1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c876b11e9b40453c0f57cf4016b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d69eeec2390eaa8de532fcf4e1c463.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ee5c92ed6d2e7f9abab3b6c3caddf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa4aeb6c14704b4452853c6de2072.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c302e494e0b2dde9cda627066baa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b91e65169298c19ff36025ccb4cde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6664d691e97e19569af060d63d2397a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3cefe1c3f4ca4f373b25290bb395e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f4b436e32750412119e1b9fb42f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86197d94b1f72df8d9a1b5e6296a5cd3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e1624d33915f9ce774fbb923d1f4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>