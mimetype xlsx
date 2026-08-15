--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc544578670b947517e5b819acdc1c5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ad4a0885b66155dd73525ce711f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aec9e5ae7bf1b3e960323d4964b94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cf47c654a510a94ba8678bf1bc349.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ad4a0885b66155dd73525ce711f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a30e648fcd13884de9bafaf65bf55a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee427affb8c7a40eb05f4f11b5ab1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ad4a0885b66155dd73525ce711f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283013d779fd2f79989ab79f39a33f72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d69eeec2390eaa8de532fcf4e1c463.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ad4a0885b66155dd73525ce711f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f60c902d8115ba5d8d18e77a841c73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa4aeb6c14704b4452853c6de2072.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ad4a0885b66155dd73525ce711f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7059b63356435047fec2002a85efc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b91e65169298c19ff36025ccb4cde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ad4a0885b66155dd73525ce711f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c9f52c6177bb36f7f100fc21721ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3cefe1c3f4ca4f373b25290bb395e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ad4a0885b66155dd73525ce711f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2f6d25aeccece4d682aa4cea6859.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d704806dcd2877deadbfd745980.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e1624d33915f9ce774fbb923d1f4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ad4a0885b66155dd73525ce711f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15cee398baa12e1185c659fdb3cd99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>