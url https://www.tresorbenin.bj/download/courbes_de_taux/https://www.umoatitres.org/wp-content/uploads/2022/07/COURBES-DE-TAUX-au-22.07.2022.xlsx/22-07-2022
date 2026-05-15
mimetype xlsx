--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed932f11e05851a839e88b32809a97d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e920bab7eef91051888aed195d3e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab39c098494df939c25e81462de712c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed932f11e05851a839e88b32809a97d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad3716389baa71bb3dd8bb18b6c5cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89511d5c9bd9ebaa1a4bb40290281af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed932f11e05851a839e88b32809a97d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881920d8619cd6490b2327d8c4f07510.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643bac680f6e8e180d21805f3e2fbd6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed932f11e05851a839e88b32809a97d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbeb1772d4295e719332cfb5a01928.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16637f77b32c06b93f9de27de894bccf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed932f11e05851a839e88b32809a97d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568a5ad48818981dea394dc7d9bd92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dfb333cb46b4e96b87aaf123e6dd0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed932f11e05851a839e88b32809a97d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2296db954d99a59e1b843addf3f74a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10b3c8d6ddc25f4766744d572928f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed932f11e05851a839e88b32809a97d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903039d6fe6258a8673f81252fb19e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d9972a121143c8dc13a819f07804b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed932f11e05851a839e88b32809a97d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8173ca52fb0e4c4cddcc391e3fe51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc700134188eb8946f923b3109fa84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>