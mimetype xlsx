--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab39c098494df939c25e81462de712c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c846340a97430a703a45a8452051d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89511d5c9bd9ebaa1a4bb40290281af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c2a5297b861517f10e2c5de64d518.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643bac680f6e8e180d21805f3e2fbd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f97bf0ba6db019ce1c09d4200e67e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16637f77b32c06b93f9de27de894bccf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e07fef8df1886145e999fbd058fcc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dfb333cb46b4e96b87aaf123e6dd0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd78d35fb76cf412cde509c7d51d446.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10b3c8d6ddc25f4766744d572928f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f43725eedc332787bce72abe1571.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d9972a121143c8dc13a819f07804b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8077d6aa23a3c349b141e3b0e71c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4809c92740124f25f9c685fdcddb55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc700134188eb8946f923b3109fa84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121fbadba7be57263c4e703bac52f15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>