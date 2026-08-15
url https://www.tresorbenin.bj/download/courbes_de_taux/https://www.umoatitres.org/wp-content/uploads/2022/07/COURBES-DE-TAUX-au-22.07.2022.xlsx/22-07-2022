--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c846340a97430a703a45a8452051d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663fbbcd90206aea60c82ac38404c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff674cb85df123f93f9216f768c87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c2a5297b861517f10e2c5de64d518.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663fbbcd90206aea60c82ac38404c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89533421130491536d5a86f4be418c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f97bf0ba6db019ce1c09d4200e67e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663fbbcd90206aea60c82ac38404c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f89d999dd04cbcdbe62812a3c548c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e07fef8df1886145e999fbd058fcc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663fbbcd90206aea60c82ac38404c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8002f9a32f9da3f3a5a5619b5a6a4b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd78d35fb76cf412cde509c7d51d446.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663fbbcd90206aea60c82ac38404c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847848e2e8660f317c1fcb776afa60ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f43725eedc332787bce72abe1571.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663fbbcd90206aea60c82ac38404c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49540d874ff4186c4cd6ea9cbb6c9b9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8077d6aa23a3c349b141e3b0e71c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663fbbcd90206aea60c82ac38404c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a04fe2d639d26f8f3ff47fc2541361.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec413d8d75efb9cf49bfa7e2cbb64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121fbadba7be57263c4e703bac52f15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663fbbcd90206aea60c82ac38404c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f7a3893ab30fb4e471b4bf292897e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>