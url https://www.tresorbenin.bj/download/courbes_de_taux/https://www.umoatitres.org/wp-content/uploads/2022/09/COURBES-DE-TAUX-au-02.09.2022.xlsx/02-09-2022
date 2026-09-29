--- v4 (2026-08-14)
+++ v5 (2026-09-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4cf497dcef8d1816bcf39cd56e7a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e2252ffb1f39550c1e0ab7bf957bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acba5b2bb1b91f7a7831856c55d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fa5b146e7cd3fb625ddebe929de62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4cf497dcef8d1816bcf39cd56e7a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049c5416520eac5101447956ec11289.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acba5b2bb1b91f7a7831856c55d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52456b899fc82187ff7fdcb7fc93b6df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4cf497dcef8d1816bcf39cd56e7a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea9fbaf3781a7c3efb62c0f571f98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acba5b2bb1b91f7a7831856c55d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06464efbb34d56a309222b0fe0de7053.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4cf497dcef8d1816bcf39cd56e7a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99648103c9ee3ef95460f90fdd8052bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acba5b2bb1b91f7a7831856c55d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e7f0dd1c52b24075cf01d93130c68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4cf497dcef8d1816bcf39cd56e7a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9fe451ccb5937b0af69d5fe55ddf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acba5b2bb1b91f7a7831856c55d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dcd1be14f2fd86f8665c0939d72f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4cf497dcef8d1816bcf39cd56e7a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1104cee3eee2866d82a4e944cb503f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acba5b2bb1b91f7a7831856c55d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42b928930fcb17ae50b64cf4a65579.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4cf497dcef8d1816bcf39cd56e7a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d828278fcd6565e066959196c34947f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acba5b2bb1b91f7a7831856c55d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1288dbfafb3f604dbb7959c57cf4df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4cf497dcef8d1816bcf39cd56e7a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d2e6f15c9156c64ec7b3c3c62a38f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acba5b2bb1b91f7a7831856c55d2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2394a0a10d8d096a389bdb539840c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>