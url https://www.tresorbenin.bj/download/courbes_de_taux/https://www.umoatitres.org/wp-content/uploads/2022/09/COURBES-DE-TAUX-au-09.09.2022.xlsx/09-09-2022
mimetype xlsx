--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177edbb449ad8222461fffb8123689.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab53cc0f6561404625a75f35e731d53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cba42f8ee9f9684e3c9a61b106636.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177edbb449ad8222461fffb8123689.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f45b8edda484596f0253fa5901206b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad9975dee61c1f32e369ce99394f7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177edbb449ad8222461fffb8123689.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e95f3c16d234def0f38c8b134114.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a1fc809eec286520aabd01f34894.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177edbb449ad8222461fffb8123689.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d8ea9a317089dfedbdb6b7d3e6ff6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ffe10035f66bd1ce3e981b721b704.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177edbb449ad8222461fffb8123689.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3769beda592c57cfc00e2a004b6425e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c5b81848cbf65d4c0c0b81b611f96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177edbb449ad8222461fffb8123689.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5f3d3709a87b73170d999b849fa9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d014c337870790722abeda203c86c70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177edbb449ad8222461fffb8123689.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05043cff8acb86663ce5927ca7e6850e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff297571abbb3864fd3cb7324c0d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177edbb449ad8222461fffb8123689.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968b87f5849d032528fa483547b0794.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23611ecf0108f4b7a453353a22f84d66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>