--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cba42f8ee9f9684e3c9a61b106636.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c42f6bf998455738109701555abff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad9975dee61c1f32e369ce99394f7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a9f1916cd56aba3ccc3deb27389b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a1fc809eec286520aabd01f34894.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb46e435faa9208492dbc87c520a0e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ffe10035f66bd1ce3e981b721b704.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853016df25d687b1aa9417e1be09569.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c5b81848cbf65d4c0c0b81b611f96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c37d85fe50b11d1b52eb26201edfe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d014c337870790722abeda203c86c70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e87c4961ea0f0b979a9b21656b39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff297571abbb3864fd3cb7324c0d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276eb679faac6aefdd5567932f7c96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3865f06cf60de28fb8b701626927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23611ecf0108f4b7a453353a22f84d66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43130d47a6ffc4ad39ad24df64eaf48a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>