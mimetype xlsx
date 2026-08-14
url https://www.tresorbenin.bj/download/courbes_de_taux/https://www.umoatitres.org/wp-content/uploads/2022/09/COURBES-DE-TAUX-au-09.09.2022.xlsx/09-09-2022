--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c42f6bf998455738109701555abff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284a9447e0a56a0cef60d3cf3c6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc656dffc7a410251a633ca3d78e83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a9f1916cd56aba3ccc3deb27389b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284a9447e0a56a0cef60d3cf3c6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439ca891a461952cc0de054a6f3d9c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb46e435faa9208492dbc87c520a0e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284a9447e0a56a0cef60d3cf3c6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a59fa970ae4738f1f86273021080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853016df25d687b1aa9417e1be09569.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284a9447e0a56a0cef60d3cf3c6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4885591fb94b0a476404e936546d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c37d85fe50b11d1b52eb26201edfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284a9447e0a56a0cef60d3cf3c6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c511d8c03f2432aa3b9b85d0e405b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e87c4961ea0f0b979a9b21656b39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284a9447e0a56a0cef60d3cf3c6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4d77f36bd2549f3d511ed43f45b9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276eb679faac6aefdd5567932f7c96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284a9447e0a56a0cef60d3cf3c6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec278348c1406d4c64256bd4836f32c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e9fc1828fbf37e17d7819f978700.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43130d47a6ffc4ad39ad24df64eaf48a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284a9447e0a56a0cef60d3cf3c6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6b02de98826d673847d55d6032bc0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>