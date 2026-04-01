--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b101ff98240e4531ed5e31242e0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c8e38d99e744506866b900fef1406.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04eb03632fb820091cf0e92ea3f372.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b101ff98240e4531ed5e31242e0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed9fe760bae8b47e71d627c7de9eb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2b3386839c0474f6c77d17da97d3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b101ff98240e4531ed5e31242e0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393377c2afa7021973bd6bceb0ff4d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ae79beb873832f7bc555ea82f01f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b101ff98240e4531ed5e31242e0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbbaaa6816d90fa5fb1742cb6360d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eeab9aa8f909eadcf12f6484d369e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b101ff98240e4531ed5e31242e0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab18b11e92f899588efd2986a07549.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640488e73eacf4227a6839852a7b2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b101ff98240e4531ed5e31242e0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab986e47535f883489428cd47d2952d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e598e9a66235789c064ae3a211d941.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b101ff98240e4531ed5e31242e0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe733f9db442dacbf47175f084d213a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528457544b81b8d2365ae1969fc5a1f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b101ff98240e4531ed5e31242e0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0a79d036cf3b7e7ee48b001fd135a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7be3ededf115d2a3dfcee3d10a6e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>