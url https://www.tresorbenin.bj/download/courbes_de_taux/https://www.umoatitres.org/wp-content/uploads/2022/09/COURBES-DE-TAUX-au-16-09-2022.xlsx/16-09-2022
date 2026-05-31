--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04eb03632fb820091cf0e92ea3f372.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce5b3c99908914f2b21bad51e97a8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2b3386839c0474f6c77d17da97d3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420735fcde380e9e5f244b7d76eee6f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ae79beb873832f7bc555ea82f01f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d53f114e5cfcc701cb5713d2bba9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eeab9aa8f909eadcf12f6484d369e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66ccfe24ff19e05a67751899b3e892.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640488e73eacf4227a6839852a7b2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e6ca6acdb976524323508f8a0349.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e598e9a66235789c064ae3a211d941.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f2ec2e8bc9941428d3168b70ef67f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528457544b81b8d2365ae1969fc5a1f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7085c77b7fcb74de9d8adcbda895a51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30407803a25a8a0b1bac740bd2252e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7be3ededf115d2a3dfcee3d10a6e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df17bbcdd0477734d3fc3555df8950.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>