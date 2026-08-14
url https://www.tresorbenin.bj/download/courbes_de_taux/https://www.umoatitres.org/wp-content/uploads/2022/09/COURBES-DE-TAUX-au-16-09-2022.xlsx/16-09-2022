--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce5b3c99908914f2b21bad51e97a8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd71fc2d606a50af037ee83f9d0a150.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420735fcde380e9e5f244b7d76eee6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176e98bb29c2418772aa5c99a09427.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d53f114e5cfcc701cb5713d2bba9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dad27c0b258705a8cf1da3a53f159.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66ccfe24ff19e05a67751899b3e892.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bfa970d876dc26e73f2af2b6e235e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e6ca6acdb976524323508f8a0349.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85542378eb9557b5ab7e530b302c55a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f2ec2e8bc9941428d3168b70ef67f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f9cfba2123e04d1f7032e4a9d02a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7085c77b7fcb74de9d8adcbda895a51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f566f660b0f774425eb3212db7e98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cb1e145547b16b7055668f135a68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df17bbcdd0477734d3fc3555df8950.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b316ba8ec63e6c339060e78a55f9bab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>