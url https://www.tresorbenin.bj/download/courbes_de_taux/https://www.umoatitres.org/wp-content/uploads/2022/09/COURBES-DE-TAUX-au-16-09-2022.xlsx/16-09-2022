--- v3 (2026-08-14)
+++ v4 (2026-09-30)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd71fc2d606a50af037ee83f9d0a150.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976fbb55f3604744b47e129ffd1cb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ca63d5f4ff9337cfecba30eb411e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176e98bb29c2418772aa5c99a09427.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976fbb55f3604744b47e129ffd1cb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901d11aa4e574caef5bd687d62e1253.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dad27c0b258705a8cf1da3a53f159.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976fbb55f3604744b47e129ffd1cb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d5862fd11f3dd57f88561bfebaa03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bfa970d876dc26e73f2af2b6e235e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976fbb55f3604744b47e129ffd1cb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06754565a0f692a8d2be4d8ce7285819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85542378eb9557b5ab7e530b302c55a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976fbb55f3604744b47e129ffd1cb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d81cfde67ef16a470d4d99d29625.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f9cfba2123e04d1f7032e4a9d02a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976fbb55f3604744b47e129ffd1cb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006aacf5951121c946b89a5eb4f54be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f566f660b0f774425eb3212db7e98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976fbb55f3604744b47e129ffd1cb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147d434902dd83db4e38f7a8591bcb7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ee8f75515288b530663dd0af3489.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b316ba8ec63e6c339060e78a55f9bab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976fbb55f3604744b47e129ffd1cb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73fe3c85d31fbca29d018108f63bd5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>