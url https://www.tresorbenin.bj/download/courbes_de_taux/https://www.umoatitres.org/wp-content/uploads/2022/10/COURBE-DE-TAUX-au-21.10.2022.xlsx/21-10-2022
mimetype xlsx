--- v1 (2026-03-30)
+++ v2 (2026-04-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7c1c77581f5a409feb6693d6816a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89598c0e5c5a40bb0906258a29255ddc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e26f828252f114ae0e59b06fc6f93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7c1c77581f5a409feb6693d6816a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee4ba82d4c32d00ae619a28790002.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd443ccf648d229a6b4f5b2c092d181.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7c1c77581f5a409feb6693d6816a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26417da476440c6e1366f9a4d9dc354e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeee1cd9cbdeca80af12bbfb9fd0d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7c1c77581f5a409feb6693d6816a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdcbd38ef454af5a7266e24d41351e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f775d320f0daca4abb5bc8094d9b58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7c1c77581f5a409feb6693d6816a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5012954e8ea611b8e78357ddf4d2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc298d6ad5e400088d84cb121313b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7c1c77581f5a409feb6693d6816a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc51449b037c32a0c68949574fb3d43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e08247c37b651066aaadaf077b37a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7c1c77581f5a409feb6693d6816a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0146533e080a874ac19ec61587aa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963daa89b03a729dc50ae9cd13b8828.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7c1c77581f5a409feb6693d6816a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fec3311798475cebab4c0e31d4d9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca747e321f74a07ae437497f0266a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>