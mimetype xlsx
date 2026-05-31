--- v2 (2026-04-05)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e26f828252f114ae0e59b06fc6f93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ceb8a14792dcd388222211deb7fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515fadbedcbe330e2f0eeeefbc8627c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd443ccf648d229a6b4f5b2c092d181.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ceb8a14792dcd388222211deb7fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93985ccb3bc3a1b3cd621b391764f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeee1cd9cbdeca80af12bbfb9fd0d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ceb8a14792dcd388222211deb7fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbd22780a131b24e197bcc909e3a74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f775d320f0daca4abb5bc8094d9b58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ceb8a14792dcd388222211deb7fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c70466aa52e1ab4b2847fbcf2cc74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc298d6ad5e400088d84cb121313b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ceb8a14792dcd388222211deb7fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c066950a020d9ff99f2481826b9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e08247c37b651066aaadaf077b37a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ceb8a14792dcd388222211deb7fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda21c4acd324cd254b32358579ce24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963daa89b03a729dc50ae9cd13b8828.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ceb8a14792dcd388222211deb7fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f806fc38a790493e5cec8819674f2ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997570079fad8c1a844f4278e18a8f1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca747e321f74a07ae437497f0266a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ceb8a14792dcd388222211deb7fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad7757b3c1bf17196c69bc60210784.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>