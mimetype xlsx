--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889ec1de8ea2f034761f773c401cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc0cd29a26c2c179b540cb27528990.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331ede59f99e8d1bde9cd9fb2970b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889ec1de8ea2f034761f773c401cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7272bb7245d0ce204d0872ee25afa0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa1b0a98c96066b0904d47f4dcc9f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889ec1de8ea2f034761f773c401cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8d766dbaa8b89afcf4171bb037c2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a507f0efbd2db617470afca56df35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889ec1de8ea2f034761f773c401cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1524a5410f05ea7318b608cde6cd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e1dffaae76dd2b5acc3b27bace164.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889ec1de8ea2f034761f773c401cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea57a87aa9c4283e045536d4549cb67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dbb835190ee8f46458fc3f14d7258.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889ec1de8ea2f034761f773c401cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23929da1c6e294ab4522c232a2c669.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e322b181ea86ce4ab04cf50d35e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889ec1de8ea2f034761f773c401cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7868fa8cb7af9a329dfee099880e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fed81733ba6daf42cb840f08631bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889ec1de8ea2f034761f773c401cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1320a1dec83168796ba9ccc90d3c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e61b93215ac6bc186cc4738edaae6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>