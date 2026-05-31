--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331ede59f99e8d1bde9cd9fb2970b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db8dca0f04c9972af284d30e269af2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa1b0a98c96066b0904d47f4dcc9f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab912de8a8f7dd13ebd45624a9449.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a507f0efbd2db617470afca56df35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af2e29e314b259bb8cd761ddf5645.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e1dffaae76dd2b5acc3b27bace164.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a842495be5e6f3533101f8b5407741d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dbb835190ee8f46458fc3f14d7258.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a84deeda4a2ada5b52921cdbf4dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e322b181ea86ce4ab04cf50d35e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c011a7d7cc97bd924d2792a5bd16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fed81733ba6daf42cb840f08631bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf85b36cd0f54d7d361c606347147c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32e050d30b67804c7a1f210f8a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e61b93215ac6bc186cc4738edaae6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d70af2ff8ac0a6261774c38f71243.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>