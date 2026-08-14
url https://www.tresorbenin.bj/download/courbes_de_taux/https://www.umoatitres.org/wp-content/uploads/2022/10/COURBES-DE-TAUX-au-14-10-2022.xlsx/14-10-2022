--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db8dca0f04c9972af284d30e269af2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d27a26098d4509ca9efe3155d89d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132b799c1db19196308cb5908c17de4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab912de8a8f7dd13ebd45624a9449.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d27a26098d4509ca9efe3155d89d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60457fa86fd4bbd4e771b23b76a52007.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af2e29e314b259bb8cd761ddf5645.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d27a26098d4509ca9efe3155d89d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61251a840a73f8be8f193667b7d5e593.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a842495be5e6f3533101f8b5407741d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d27a26098d4509ca9efe3155d89d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd756530bd4399fca4d11b6b08be3d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a84deeda4a2ada5b52921cdbf4dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d27a26098d4509ca9efe3155d89d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9bc5ca9ff85164195539de94bb33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c011a7d7cc97bd924d2792a5bd16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d27a26098d4509ca9efe3155d89d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa99d94777f24bcf08c22506c34c02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf85b36cd0f54d7d361c606347147c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d27a26098d4509ca9efe3155d89d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b907a946939090c5975fe8014a891.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a87c7b7cdc4b028bcf70e31b15ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d70af2ff8ac0a6261774c38f71243.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d27a26098d4509ca9efe3155d89d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b741d6714cbbdb9b04e1729cab7e7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>