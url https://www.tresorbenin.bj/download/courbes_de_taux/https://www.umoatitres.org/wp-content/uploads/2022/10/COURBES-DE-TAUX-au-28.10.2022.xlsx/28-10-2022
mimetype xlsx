--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a07b3d403744f5ca7978148a0325b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae361105e0501824b75ec0d8c4f0a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175cd45f98eb8327a79df807842aaf2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a07b3d403744f5ca7978148a0325b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a28fe286a91c3cb07f5da2e26f5f28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34382bd57ed316e4d5ed9787bdc54e8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a07b3d403744f5ca7978148a0325b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377f6bbc47c3fcc37b2b22c33c99463.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86970a3a958839b9e5fc870d6ed9d03e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a07b3d403744f5ca7978148a0325b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01c2cb0ab06b924493936b1642d5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a98524722d690ebabaf46d361dc73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a07b3d403744f5ca7978148a0325b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b06a538eecc29d3b610c8fe82b42c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307a774ae3fbf4f5004caedb43e8351.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a07b3d403744f5ca7978148a0325b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fccf3b9563fb0fcf5d9e3ecf9af74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea4361c641509bca63e9f4f1bb8b07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a07b3d403744f5ca7978148a0325b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a014f9e659b52f9fb63524b027e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8675000b454a9c14cca4ce22f9cd657.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a07b3d403744f5ca7978148a0325b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaf5e65d3a3efa6b316786fe20e895.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76081c5e9989683c9e2ea3670e6c797.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>