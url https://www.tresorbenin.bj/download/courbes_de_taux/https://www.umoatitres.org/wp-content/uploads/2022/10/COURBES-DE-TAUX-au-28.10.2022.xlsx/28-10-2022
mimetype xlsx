--- v1 (2026-04-01)
+++ v2 (2026-06-13)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175cd45f98eb8327a79df807842aaf2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdee0d9e34d33d813d8ee6eae15971.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34382bd57ed316e4d5ed9787bdc54e8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7b33dbbd9d1c6aa7d12d17d78d318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86970a3a958839b9e5fc870d6ed9d03e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c099f63dbb56c75405da2c83ecb42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a98524722d690ebabaf46d361dc73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067800e68cef0c1759235ccc0b5be44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307a774ae3fbf4f5004caedb43e8351.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cc8ded51595321589a6b53e016368.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea4361c641509bca63e9f4f1bb8b07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0401d10d2e94aa0ebd40492045142f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8675000b454a9c14cca4ce22f9cd657.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e78a098c6449d84bcd1056d49518.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9ff278592e97636f1d2c73c02e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76081c5e9989683c9e2ea3670e6c797.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f6acaa823f19f84b4752f8c561d66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>