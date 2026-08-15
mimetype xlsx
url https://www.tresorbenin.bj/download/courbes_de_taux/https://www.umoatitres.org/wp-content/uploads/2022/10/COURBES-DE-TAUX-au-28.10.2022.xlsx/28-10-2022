--- v2 (2026-06-13)
+++ v3 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdee0d9e34d33d813d8ee6eae15971.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc68cd152dbafdccbd642fb4f7fce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1c4e66bc40958b5253c5eb14a067c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7b33dbbd9d1c6aa7d12d17d78d318.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc68cd152dbafdccbd642fb4f7fce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7cc5ba3c6ef207086d1ad112cb611.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c099f63dbb56c75405da2c83ecb42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc68cd152dbafdccbd642fb4f7fce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d277404477adedd62105ad87cd476.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067800e68cef0c1759235ccc0b5be44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc68cd152dbafdccbd642fb4f7fce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb457e0e6e505838040fa622c3cf5bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cc8ded51595321589a6b53e016368.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc68cd152dbafdccbd642fb4f7fce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1875ee299b4d5dc8ecc3d00efcc205.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0401d10d2e94aa0ebd40492045142f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc68cd152dbafdccbd642fb4f7fce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16294a18f20b2595ee413227161911.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e78a098c6449d84bcd1056d49518.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc68cd152dbafdccbd642fb4f7fce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2fd1259dde23ecf604db380afd41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237b932f167d46f47e2096206a684f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f6acaa823f19f84b4752f8c561d66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc68cd152dbafdccbd642fb4f7fce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04d699ce651e99d73fdf14c3acb9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>